--- v1 (2026-02-24)
+++ v2 (2026-04-10)
@@ -16,100 +16,187 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wines" sheetId="1" r:id="rId4"/>
     <sheet name="Spirits" sheetId="2" r:id="rId5"/>
     <sheet name="Olive Oil" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
   <si>
     <t>Petrullo Wine Company Wines Inventory</t>
   </si>
   <si>
-    <t>February 23, 2026</t>
+    <t>March 18, 2026</t>
   </si>
   <si>
     <t>Available</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Tag</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>Champagne</t>
+  </si>
+  <si>
+    <t>Krug Brut Grande Cuvee 160eme</t>
+  </si>
+  <si>
+    <t>750 ml</t>
+  </si>
+  <si>
+    <t>In Stock</t>
+  </si>
+  <si>
+    <t>Dom Perignon Brut 1990</t>
+  </si>
+  <si>
+    <t>Krug Vintage Brut 1989</t>
+  </si>
+  <si>
+    <t>Dom Perignon Brut 1998</t>
+  </si>
+  <si>
+    <t>Dom Perignon Brut 1999</t>
+  </si>
+  <si>
+    <t>Perrier Jouet Grand Brut NV</t>
+  </si>
+  <si>
+    <t>Salon Cuvee 'S' Le Mesnil Blanc de Blancs Brut 2013</t>
+  </si>
+  <si>
+    <t>Taittinger Brut Millesime 1992</t>
+  </si>
+  <si>
+    <t>Veuve Clicquot Ponsardin La Grande Dame 1990</t>
+  </si>
+  <si>
+    <t>Delamotte Brut Blanc de Blancs NV 1.5 L</t>
+  </si>
+  <si>
+    <t>1.5 L</t>
+  </si>
+  <si>
+    <t>A &amp; J Demiere Cuveée Lysandre 2012</t>
+  </si>
+  <si>
+    <t>Billecart Salmon Brut Rose NV</t>
+  </si>
+  <si>
+    <t>Billecart Salmon Cuvee Nicolas Francois Billecart 2000</t>
+  </si>
+  <si>
+    <t>Bollinger Millesime Brut 007 James Bond 2002</t>
+  </si>
+  <si>
+    <t>Charles Heidsieck Brut Millesime 2000</t>
+  </si>
+  <si>
+    <t>Delamotte Blanc de Blancs Millesime 2002</t>
+  </si>
+  <si>
+    <t>Dom Perignon 2002</t>
+  </si>
+  <si>
+    <t>Dom Perignon 2000</t>
+  </si>
+  <si>
+    <t>Henri Giraud Esprit Nature NV</t>
+  </si>
+  <si>
+    <t>Lhuillier Tradition Brut NV</t>
+  </si>
+  <si>
+    <t>Perrier Jouet Belle Epoque 2004</t>
+  </si>
+  <si>
+    <t>Pol Roger Brut Rose 1999</t>
+  </si>
+  <si>
+    <t>Pol Roger Cuvee Sir Winston Churchill 2000</t>
+  </si>
+  <si>
+    <t>Salon Cuvee 'S' Le Mesnil Blanc de Blancs Brut 1999</t>
+  </si>
+  <si>
+    <t>Salon Cuvee 'S' Le Mesnil Blanc de Blancs Brut 1997</t>
+  </si>
+  <si>
+    <t>Taittinger Comtes de Champagne Blanc de Blancs Brut 2002</t>
+  </si>
+  <si>
+    <t>Taittinger Comtes de Champagne Blanc de Blancs Brut 2000</t>
+  </si>
+  <si>
+    <t>Krug Grande Cuvee pre-ID (Floral Pattern label)</t>
+  </si>
+  <si>
     <t>Red Burgundy</t>
   </si>
   <si>
     <t>Roumier Chambolle Musigny 2019</t>
   </si>
   <si>
-    <t>750 ml</t>
-[...5 lines deleted...]
-    <t>Dujac Clos de la Roche 2006</t>
+    <t>Dujac Clos de la Roche 2006 (damp label)</t>
   </si>
   <si>
     <t>Rousseau, Armand Gevrey Chambertin Clos du Chateau 2020</t>
   </si>
   <si>
     <t>Barthod Chambolle-Musigny 1er Cru Les Fuees 2018 1.5 L</t>
   </si>
   <si>
-    <t>1.5 L</t>
-[...1 lines deleted...]
-  <si>
     <t>Bachelet, Denis Gevrey Chambertin 1er Cru Les Corbeaux Vieilles Vignes 2015</t>
   </si>
   <si>
     <t>Barthod Chambolle Musigny 1er Cru Les Sentiers 2018</t>
   </si>
   <si>
     <t>Lignier, Hubert Chambolle Musigny Les Bussieres 2016</t>
   </si>
   <si>
     <t>Lafarge, Michel Volnay 1er Cru Clos du Chateau des Ducs 2016</t>
   </si>
   <si>
     <t>Mugneret Gibourg Vosne-Romanee La Colombiere 2019</t>
   </si>
   <si>
     <t>Roumier Chambolle Musigny 2022</t>
   </si>
   <si>
     <t>Rateau, Jean-Claude Beaune 1er Cru Les Bressandes 2019</t>
   </si>
   <si>
     <t>Bruno Clair Gevrey Chambertin 1er Cru Les Cazetiers 2005</t>
   </si>
   <si>
     <t>L'Arlot Nuits St. Georges 1er Cru Clos des Forets St. Georges 2006 1.5 L</t>
@@ -126,54 +213,54 @@
   <si>
     <t>Arnoux, Robert Vosne Romanee Les Hautes Maizieres 1996</t>
   </si>
   <si>
     <t>Arnoux, Robert Nuits St. Georges Les Poisets 2000</t>
   </si>
   <si>
     <t>Lignier, Hubert Morey St. Denis 1er Cru Vieilles Vignes 2000</t>
   </si>
   <si>
     <t>Drouhin, Joseph Musigny Grand Cru 2008 1.5 L</t>
   </si>
   <si>
     <t>Albert Bichot (Maison) Domaine du Clos Frantin Chambertin Grand Cru 2017</t>
   </si>
   <si>
     <t>Albert Bichot (Maison) Clos de la Roche Grand Cru 2016</t>
   </si>
   <si>
     <t>Comte Armand Pommard 1er Cru Clos des Epeneaux 2010</t>
   </si>
   <si>
     <t>Girardin, Vincent Charmes Chambertin 2009</t>
   </si>
   <si>
-    <t>Bertagna Clos St. Denis 2006</t>
-[...2 lines deleted...]
-    <t>Dujac Vosne Romanee 1er Cru Les Beaux Monts 2006</t>
+    <t>Bertagna Clos St. Denis 2006 (damp label)</t>
+  </si>
+  <si>
+    <t>Dujac Vosne Romanee 1er Cru Les Beaux Monts 2006 (damp label)</t>
   </si>
   <si>
     <t>Geoffroy Pere et Fils Gevrey Chambertin Clos Prieur 1978</t>
   </si>
   <si>
     <t>Magnien, Michel Morey St. Denis 1er Cru Les Millandes 2005</t>
   </si>
   <si>
     <t>Bize, Simon Latricieres Chambertin 2005</t>
   </si>
   <si>
     <t>White Burgundy</t>
   </si>
   <si>
     <t>Vincent Dauvissat (Rene &amp; Vincent) Chablis Grand Cru Les Preuses 2017</t>
   </si>
   <si>
     <t>Comtes Lafon Meursault 1er Cru Les Perrieres 2020</t>
   </si>
   <si>
     <t>Henri Boillot Puligny Montrachet 1er Cru Clos de la Mouchere 2005</t>
   </si>
   <si>
     <t>Marc Morey &amp; Fils Chassagne-Montrachet 1er Cru En Virondot 2012</t>
   </si>
@@ -207,50 +294,53 @@
   <si>
     <t>Montevertine Le Pergole Torte 2017 1.5 L</t>
   </si>
   <si>
     <t>Ombre Rosso di Toscana IGT 2005</t>
   </si>
   <si>
     <t>PoggioMandorlo Maremma Toscana IGT 2004</t>
   </si>
   <si>
     <t>Oliveto Brunello di Montalcino 2002</t>
   </si>
   <si>
     <t>Terralsole Rosso di Montalcino 2001</t>
   </si>
   <si>
     <t>Tua Rita Redigaffi 2015</t>
   </si>
   <si>
     <t>Poggio di Sotto Brunello di Montalcino Riserva Il Decennale 2001 1.5 L</t>
   </si>
   <si>
     <t>IL Palazzone Brunello di Montalcino 1990</t>
   </si>
   <si>
+    <t>Soldera Case Basse 2016</t>
+  </si>
+  <si>
     <t>Bordeaux</t>
   </si>
   <si>
     <t>Ducru Beaucaillou 1982</t>
   </si>
   <si>
     <t>Margaux  1999</t>
   </si>
   <si>
     <t>Mouton Rothschild 1934</t>
   </si>
   <si>
     <t>375 ml</t>
   </si>
   <si>
     <t>Pavie 2001</t>
   </si>
   <si>
     <t>Palmer 2009</t>
   </si>
   <si>
     <t>Beychevelle 2000</t>
   </si>
   <si>
     <t>Branaire Ducru 2005</t>
@@ -309,51 +399,51 @@
   <si>
     <t>Evangile 1996</t>
   </si>
   <si>
     <t>Lynch Bages 1993</t>
   </si>
   <si>
     <t>Lynch Bages 1990</t>
   </si>
   <si>
     <t>Margaux 1999</t>
   </si>
   <si>
     <t>Mouton Rothschild 2005</t>
   </si>
   <si>
     <t>Palmer 2010</t>
   </si>
   <si>
     <t>Eglise 1996</t>
   </si>
   <si>
     <t>Cos d'Estournel 1988</t>
   </si>
   <si>
-    <t>Ducru Beaucaillou (Top Shoulder) 1978</t>
+    <t>Ducru Beaucaillou 1978</t>
   </si>
   <si>
     <t>Gruaud Larose 1995</t>
   </si>
   <si>
     <t>La Conseillante 1998</t>
   </si>
   <si>
     <t>La Mission Haut-Brion 1988</t>
   </si>
   <si>
     <t>Lafite Rothschild 1979</t>
   </si>
   <si>
     <t>Lafite Rothschild 1987</t>
   </si>
   <si>
     <t>Latour 1995</t>
   </si>
   <si>
     <t>Leoville Barton 1989</t>
   </si>
   <si>
     <t>Lynch Bages 1996</t>
   </si>
@@ -369,168 +459,168 @@
   <si>
     <t>Carruades de Lafite 2000</t>
   </si>
   <si>
     <t>Caymus Cabernet Sauvignon Special Selection 2005</t>
   </si>
   <si>
     <t>Angelus 2003</t>
   </si>
   <si>
     <t>Angelus 1999</t>
   </si>
   <si>
     <t>Duhart Milon 2000</t>
   </si>
   <si>
     <t>Haut Bages Liberal 2000</t>
   </si>
   <si>
     <t>Haut Brion 2004</t>
   </si>
   <si>
     <t>La Fleur Petrus 2000</t>
   </si>
   <si>
-    <t>Latour 1970</t>
-[...2 lines deleted...]
-    <t>Latour 1959</t>
+    <t>Latour 1970 (top shoulder)</t>
+  </si>
+  <si>
+    <t>Latour 1959 (vts)</t>
   </si>
   <si>
     <t>Leoville Barton 2003 1.5L</t>
   </si>
   <si>
     <t>Leoville Barton 2000</t>
   </si>
   <si>
     <t>Leoville Las Cases 1999</t>
   </si>
   <si>
     <t>Lynch Bages 2000</t>
   </si>
   <si>
     <t>Montelena Cabernet Sauvignon Napa Valley 2005</t>
   </si>
   <si>
     <t>Mouton Rothschild 2004</t>
   </si>
   <si>
     <t>Mouton Rothschild 2003</t>
   </si>
   <si>
     <t>Mouton Rothschild 1999</t>
   </si>
   <si>
-    <t>Mouton Rothschild 1975</t>
-[...5 lines deleted...]
-    <t>Palmer 1985</t>
+    <t>Mouton Rothschild 1975 (top shoulder, torn capsule)</t>
+  </si>
+  <si>
+    <t>Mouton Rothschild 1971 (mid shoulder)</t>
+  </si>
+  <si>
+    <t>Palmer 1985 (vts)</t>
   </si>
   <si>
     <t>Pichon Longueville Baron 2000</t>
   </si>
   <si>
     <t>Clos du Marquis 2000</t>
   </si>
   <si>
     <t>Dessert</t>
   </si>
   <si>
     <t>d'Yquem Sauternes 1966</t>
   </si>
   <si>
     <t>Castello Banfi Florus Moscadello di Montalcino Late Harvest 2006</t>
   </si>
   <si>
+    <t>500 ml</t>
+  </si>
+  <si>
     <t>Doisy Daene Sauternes 1988</t>
   </si>
   <si>
     <t>d'Yquem Sauternes 2005</t>
   </si>
   <si>
     <t>Giuseppe Quintarelli Amabile del Cere Passito Bianco 1990</t>
   </si>
   <si>
     <t>d'Yquem Sauternes 1994</t>
   </si>
   <si>
     <t>d'Yquem Sauternes 1987</t>
   </si>
   <si>
     <t>Guiraud Sauternes 1990</t>
   </si>
   <si>
     <t>Royal Tokaji Wine Co. Tokaji Aszú 5 Puttonyos 1996</t>
   </si>
   <si>
-    <t>500 ml</t>
-[...1 lines deleted...]
-  <si>
     <t>USA Red</t>
   </si>
   <si>
     <t>BOND Matriarch 2001</t>
   </si>
   <si>
     <t>Arietta Merlot 1999</t>
   </si>
   <si>
     <t>Cinnabar Mercury Rising 2001</t>
   </si>
   <si>
     <t>Joseph Phelps Cabernet Sauvignon 1995</t>
   </si>
   <si>
     <t>Shafer Merlot 2003</t>
   </si>
   <si>
     <t>Ladera Cabernet Sauvignon Lone Canyon Vineyard 2002</t>
   </si>
   <si>
     <t>The Council Pinot Noir Anti-Council (Rosella/Garys/Pisoni) Santa Lucia Highlands 2005</t>
   </si>
   <si>
     <t>Viansa Cabernet Sauvignon Reserve 1999</t>
   </si>
   <si>
     <t>Beaux Freres  Pinot Noir Beaux Freres Vineyard 1994</t>
   </si>
   <si>
     <t>Beaux Freres Pinot Noir The Upper Terrace 2017</t>
   </si>
   <si>
     <t>Native Flora Pinot Noir, The One Reserve 2016</t>
   </si>
   <si>
     <t>Leonetti Cellar Cabernet Sauvignon 1993</t>
   </si>
   <si>
-    <t>Screaming Eagle 2014 3pk (OWC)</t>
+    <t>Screaming Eagle Cabernet Sauvignon 2014</t>
   </si>
   <si>
     <t>Beaulieu Vineyard Cabernet Sauvignon Rutherford 2013</t>
   </si>
   <si>
     <t>BOND Melbury 2007</t>
   </si>
   <si>
     <t>Duckhorn Vineyards The Discussion 2008</t>
   </si>
   <si>
     <t>Heitz Cellar Cabernet Sauvignon 1995</t>
   </si>
   <si>
     <t>Heitz Cellar Cabernet Sauvignon 1993</t>
   </si>
   <si>
     <t>Opus One 1999</t>
   </si>
   <si>
     <t>Raymond Cabernet Sauvignon Estate Collection 2013</t>
   </si>
   <si>
     <t>Robert Mondavi Winery Cabernet Sauvignon Reserve 2007</t>
   </si>
@@ -567,147 +657,93 @@
   <si>
     <t>Etude Pinot Noir Grace Benoist Ranch 2018</t>
   </si>
   <si>
     <t>Piedmont</t>
   </si>
   <si>
     <t>Aldo Conterno Bussia Cicala 2013</t>
   </si>
   <si>
     <t>Aldo Conterno Barolo Bussia 2013</t>
   </si>
   <si>
     <t>Aldo Conterno Quartetto Langhe DOC 2001</t>
   </si>
   <si>
     <t>Bruno Giacosa Barbaresco 1998</t>
   </si>
   <si>
     <t>Giulia Negri Serradenari Barolo 2004</t>
   </si>
   <si>
     <t>Rocche dei Manzoni Vigna Cappella di Santo Stefano di Perno Barolo 1996</t>
   </si>
   <si>
+    <t>Comm G.B. Burlotto Barolo Monvigliero 2016</t>
+  </si>
+  <si>
+    <t>Comm G.B. Burlotto Barolo Monvigliero 2017</t>
+  </si>
+  <si>
+    <t>Comm G.B. Burlotto Barolo Monvigliero 2018</t>
+  </si>
+  <si>
+    <t>Comm G.B. Burlotto Barolo Monvigliero 2019</t>
+  </si>
+  <si>
+    <t>Comm G.B. Burlotto Barolo Monvigliero 2020</t>
+  </si>
+  <si>
+    <t>Comm G.B. Burlotto Barolo Acclivi 2019</t>
+  </si>
+  <si>
+    <t>Comm G.B. Burlotto Barolo Castelletto 2019</t>
+  </si>
+  <si>
+    <t>Comm G.B. Burlotto Barolo Castelletto 2020</t>
+  </si>
+  <si>
+    <t>Comm G.B. Burlotto Barolo Cannubi 2019</t>
+  </si>
+  <si>
+    <t>Comm G.B. Burlotto Barolo Cannubi 2020</t>
+  </si>
+  <si>
     <t>Rhone Valley</t>
   </si>
   <si>
     <t>Clos des Papes Chateauneuf-du-Pape 2015</t>
   </si>
   <si>
     <t>Stephane Ogier Cote-Rotie Lieu-Dit Bertholon 2015</t>
   </si>
   <si>
     <t>Monpertuis (Paul Jeune) Cuvee Tradition Chateauneuf-du-Pape Vieilles Vignes  1999</t>
   </si>
   <si>
     <t>Roger Sabon Le Secret des Sabon Chateauneuf-du-Pape 2011</t>
-  </si>
-[...82 lines deleted...]
-    <t>Taittinger Comtes de Champagne Blanc de Blancs Brut 2000</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Clarendon Hills Syrah Hickinbotham Vineyard 2002</t>
   </si>
   <si>
     <t>Jasper Hill Emily's Paddock Shiraz-Cabernet Franc 2000</t>
   </si>
   <si>
     <t>Henschke Cyril Henschke Bordeaux Blend 2001</t>
   </si>
   <si>
     <t>Henschke Mount Edelstone Shiraz 2003</t>
   </si>
   <si>
     <t>Two Hands Ares Shiraz 2004</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>Engelbrecht Els Cirrus Syrah 2003</t>
   </si>
@@ -1266,51 +1302,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A283" sqref="A283:F283"/>
+      <selection activeCell="A295" sqref="A295:F295"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="96" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" customWidth="true" style="0"/>
     <col min="4" max="4" width="16" customWidth="true" style="0"/>
     <col min="5" max="5" width="16" customWidth="true" style="0"/>
     <col min="6" max="6" width="32" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4" t="s">
         <v>2</v>
@@ -1333,4679 +1369,4823 @@
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="10">
       <c r="A4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="6"/>
       <c r="B5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="10">
       <c r="A6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="5">
-        <v>445</v>
+        <v>350</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="5">
-        <v>1050</v>
+        <v>395</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="5">
-        <v>545</v>
+        <v>725</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E10" s="5">
-        <v>599</v>
+        <v>375</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="5">
-        <v>375</v>
+        <v>325</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="5">
-        <v>299</v>
+        <v>45</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="5">
-        <v>235</v>
+        <v>975</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="5">
-        <v>299</v>
+        <v>155</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="5">
-        <v>409</v>
+        <v>259</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="E16" s="5">
-        <v>415</v>
+        <v>150</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>1</v>
       </c>
       <c r="B17" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="5">
         <v>69</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="5">
-        <v>225</v>
+        <v>89</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B19" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E19" s="5">
-        <v>425</v>
+        <v>225</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="5">
-        <v>225</v>
+        <v>199</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>3</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="5"/>
       <c r="D21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="5">
-        <v>395</v>
+        <v>129</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>1</v>
       </c>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="5"/>
       <c r="D22" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="5">
-        <v>369</v>
+        <v>159</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B23" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="5"/>
       <c r="D23" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="5">
-        <v>150</v>
+        <v>269</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="5"/>
       <c r="D24" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="5">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="5"/>
       <c r="D25" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="5">
-        <v>375</v>
+        <v>49</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B26" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="5"/>
       <c r="D26" s="5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E26" s="5">
-        <v>1695</v>
+        <v>25</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B27" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="5"/>
       <c r="D27" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="5">
-        <v>399</v>
+        <v>185</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>1</v>
       </c>
       <c r="B28" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="5"/>
       <c r="D28" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="5">
-        <v>325</v>
+        <v>250</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B29" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="5">
-        <v>195</v>
+        <v>349</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B30" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="5">
-        <v>119</v>
+        <v>1100</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B31" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="5">
-        <v>125</v>
+        <v>1295</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B32" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="5">
-        <v>575</v>
+        <v>319</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B33" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E33" s="5">
-        <v>175</v>
+        <v>215</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B34" t="s">
         <v>39</v>
       </c>
       <c r="C34" s="5"/>
       <c r="D34" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E34" s="5">
-        <v>59</v>
+        <v>399</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="5">
-[...2 lines deleted...]
-      <c r="B35" t="s">
+      <c r="A35" s="6"/>
+      <c r="B35" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="C35" s="5"/>
-[...12 lines deleted...]
-      <c r="B36" s="6" t="s">
+      <c r="C35" s="6"/>
+      <c r="D35" s="6"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="6"/>
+    </row>
+    <row r="36" spans="1:6" customHeight="1" ht="10">
+      <c r="A36" s="5"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="5"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="5">
+        <v>0</v>
+      </c>
+      <c r="B37" t="s">
         <v>41</v>
       </c>
-      <c r="C36" s="6"/>
-[...5 lines deleted...]
-      <c r="A37" s="5"/>
       <c r="C37" s="5"/>
-      <c r="D37" s="5"/>
-      <c r="E37" s="5"/>
+      <c r="D37" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" s="5">
+        <v>445</v>
+      </c>
+      <c r="F37" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>1</v>
       </c>
       <c r="B38" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="5"/>
       <c r="D38" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E38" s="5">
-        <v>475</v>
+        <v>1050</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B39" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="5"/>
       <c r="D39" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E39" s="5">
-        <v>695</v>
+        <v>545</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="5"/>
       <c r="D40" s="5" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="E40" s="5">
-        <v>150</v>
+        <v>599</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>1</v>
       </c>
       <c r="B41" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="5"/>
       <c r="D41" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E41" s="5">
-        <v>125</v>
+        <v>375</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>1</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="5"/>
       <c r="D42" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E42" s="5">
-        <v>99</v>
+        <v>299</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="5"/>
       <c r="D43" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E43" s="5">
-        <v>175</v>
+        <v>235</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="5"/>
       <c r="D44" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E44" s="5">
-        <v>115</v>
+        <v>299</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="5"/>
       <c r="D45" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E45" s="5">
-        <v>125</v>
+        <v>409</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:6">
-      <c r="A46" s="6"/>
-      <c r="B46" s="6" t="s">
+      <c r="A46" s="5">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
         <v>50</v>
       </c>
-      <c r="C46" s="6"/>
-[...5 lines deleted...]
-      <c r="A47" s="5"/>
+      <c r="C46" s="5"/>
+      <c r="D46" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" s="5">
+        <v>415</v>
+      </c>
+      <c r="F46" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="5">
+        <v>1</v>
+      </c>
+      <c r="B47" t="s">
+        <v>51</v>
+      </c>
       <c r="C47" s="5"/>
-      <c r="D47" s="5"/>
-      <c r="E47" s="5"/>
+      <c r="D47" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" s="5">
+        <v>69</v>
+      </c>
+      <c r="F47" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C48" s="5"/>
       <c r="D48" s="5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E48" s="5">
-        <v>595</v>
+        <v>225</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C49" s="5"/>
       <c r="D49" s="5" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="E49" s="5">
-        <v>65</v>
+        <v>425</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C50" s="5"/>
       <c r="D50" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E50" s="5">
-        <v>115</v>
+        <v>225</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C51" s="5"/>
       <c r="D51" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E51" s="5">
-        <v>18</v>
+        <v>395</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C52" s="5"/>
       <c r="D52" s="5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E52" s="5">
-        <v>699</v>
+        <v>369</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C53" s="5"/>
       <c r="D53" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E53" s="5">
-        <v>40</v>
+        <v>150</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B54" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C54" s="5"/>
       <c r="D54" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E54" s="5">
-        <v>65</v>
+        <v>259</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B55" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C55" s="5"/>
       <c r="D55" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E55" s="5">
-        <v>65</v>
+        <v>375</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C56" s="5"/>
       <c r="D56" s="5" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="E56" s="5">
-        <v>25</v>
+        <v>1695</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B57" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C57" s="5"/>
       <c r="D57" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E57" s="5">
-        <v>250</v>
+        <v>399</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C58" s="5"/>
       <c r="D58" s="5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E58" s="5">
-        <v>695</v>
+        <v>325</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C59" s="5"/>
       <c r="D59" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E59" s="5">
-        <v>75</v>
+        <v>195</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:6">
-      <c r="A60" s="6"/>
-[...9 lines deleted...]
-      <c r="A61" s="5"/>
+      <c r="A60" s="5">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>64</v>
+      </c>
+      <c r="C60" s="5"/>
+      <c r="D60" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E60" s="5">
+        <v>119</v>
+      </c>
+      <c r="F60" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="5">
+        <v>1</v>
+      </c>
+      <c r="B61" t="s">
+        <v>65</v>
+      </c>
       <c r="C61" s="5"/>
-      <c r="D61" s="5"/>
-      <c r="E61" s="5"/>
+      <c r="D61" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" s="5">
+        <v>125</v>
+      </c>
+      <c r="F61" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>1</v>
       </c>
       <c r="B62" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C62" s="5"/>
       <c r="D62" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E62" s="5">
-        <v>399</v>
+        <v>575</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C63" s="5"/>
       <c r="D63" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E63" s="5">
-        <v>395</v>
+        <v>175</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B64" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C64" s="5"/>
       <c r="D64" s="5" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="E64" s="5">
-        <v>1395</v>
+        <v>59</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C65" s="5"/>
       <c r="D65" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E65" s="5">
-        <v>325</v>
+        <v>299</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:6">
-      <c r="A66" s="5">
-[...20 lines deleted...]
-      <c r="B67" t="s">
+      <c r="A66" s="6"/>
+      <c r="B66" s="6" t="s">
         <v>70</v>
       </c>
+      <c r="C66" s="6"/>
+      <c r="D66" s="6"/>
+      <c r="E66" s="6"/>
+      <c r="F66" s="6"/>
+    </row>
+    <row r="67" spans="1:6" customHeight="1" ht="10">
+      <c r="A67" s="5"/>
       <c r="C67" s="5"/>
-      <c r="D67" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D67" s="5"/>
+      <c r="E67" s="5"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B68" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="5"/>
       <c r="D68" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E68" s="5">
-        <v>99</v>
+        <v>475</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B69" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="5"/>
       <c r="D69" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E69" s="5">
-        <v>165</v>
+        <v>695</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="B70" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="5"/>
       <c r="D70" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E70" s="5">
-        <v>245</v>
+        <v>150</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>1</v>
       </c>
       <c r="B71" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="5"/>
       <c r="D71" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E71" s="5">
-        <v>29</v>
+        <v>125</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="B72" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="5"/>
       <c r="D72" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E72" s="5">
-        <v>65</v>
+        <v>99</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="5"/>
       <c r="D73" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E73" s="5">
-        <v>245</v>
+        <v>175</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="5"/>
       <c r="D74" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E74" s="5">
-        <v>195</v>
+        <v>115</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="5"/>
       <c r="D75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E75" s="5">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:6">
-      <c r="A76" s="5">
-[...2 lines deleted...]
-      <c r="B76" t="s">
+      <c r="A76" s="6"/>
+      <c r="B76" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="C76" s="5"/>
-[...16 lines deleted...]
-      </c>
+      <c r="C76" s="6"/>
+      <c r="D76" s="6"/>
+      <c r="E76" s="6"/>
+      <c r="F76" s="6"/>
+    </row>
+    <row r="77" spans="1:6" customHeight="1" ht="10">
+      <c r="A77" s="5"/>
       <c r="C77" s="5"/>
-      <c r="D77" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D77" s="5"/>
+      <c r="E77" s="5"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B78" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C78" s="5"/>
       <c r="D78" s="5" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="E78" s="5">
-        <v>145</v>
+        <v>595</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C79" s="5"/>
       <c r="D79" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E79" s="5">
-        <v>150</v>
+        <v>65</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B80" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C80" s="5"/>
       <c r="D80" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E80" s="5">
-        <v>85</v>
+        <v>115</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B81" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C81" s="5"/>
       <c r="D81" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E81" s="5">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C82" s="5"/>
       <c r="D82" s="5" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="E82" s="5">
-        <v>299</v>
+        <v>699</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C83" s="5"/>
       <c r="D83" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E83" s="5">
-        <v>179</v>
+        <v>40</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C84" s="5"/>
       <c r="D84" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E84" s="5">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C85" s="5"/>
       <c r="D85" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E85" s="5">
-        <v>195</v>
+        <v>65</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C86" s="5"/>
       <c r="D86" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E86" s="5">
-        <v>195</v>
+        <v>25</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C87" s="5"/>
       <c r="D87" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E87" s="5">
-        <v>175</v>
+        <v>250</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
         <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C88" s="5"/>
       <c r="D88" s="5" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="E88" s="5">
-        <v>375</v>
+        <v>695</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
         <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C89" s="5"/>
       <c r="D89" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E89" s="5">
-        <v>425</v>
+        <v>75</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B90" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C90" s="5"/>
       <c r="D90" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E90" s="5">
-        <v>625</v>
+        <v>1095</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:6">
-      <c r="A91" s="5">
-[...22 lines deleted...]
-      </c>
+      <c r="A91" s="6"/>
+      <c r="B91" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="C91" s="6"/>
+      <c r="D91" s="6"/>
+      <c r="E91" s="6"/>
+      <c r="F91" s="6"/>
+    </row>
+    <row r="92" spans="1:6" customHeight="1" ht="10">
+      <c r="A92" s="5"/>
       <c r="C92" s="5"/>
-      <c r="D92" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D92" s="5"/>
+      <c r="E92" s="5"/>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B93" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C93" s="5"/>
       <c r="D93" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E93" s="5">
-        <v>205</v>
+        <v>399</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
         <v>2</v>
       </c>
       <c r="B94" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C94" s="5"/>
       <c r="D94" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E94" s="5">
-        <v>99</v>
+        <v>450</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C95" s="5"/>
       <c r="D95" s="5" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="E95" s="5">
-        <v>145</v>
+        <v>1395</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
         <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C96" s="5"/>
       <c r="D96" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E96" s="5">
-        <v>245</v>
+        <v>325</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
         <v>1</v>
       </c>
       <c r="B97" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C97" s="5"/>
       <c r="D97" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E97" s="5">
-        <v>325</v>
+        <v>365</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B98" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C98" s="5"/>
       <c r="D98" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E98" s="5">
-        <v>495</v>
+        <v>159</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C99" s="5"/>
       <c r="D99" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E99" s="5">
-        <v>550</v>
+        <v>99</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C100" s="5"/>
       <c r="D100" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E100" s="5">
-        <v>550</v>
+        <v>165</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C101" s="5"/>
       <c r="D101" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E101" s="5">
-        <v>159</v>
+        <v>245</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B102" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="C102" s="5"/>
       <c r="D102" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E102" s="5">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B103" t="s">
         <v>105</v>
       </c>
       <c r="C103" s="5"/>
       <c r="D103" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E103" s="5">
-        <v>219</v>
+        <v>65</v>
       </c>
       <c r="F103" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B104" t="s">
         <v>106</v>
       </c>
       <c r="C104" s="5"/>
       <c r="D104" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E104" s="5">
-        <v>145</v>
+        <v>245</v>
       </c>
       <c r="F104" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B105" t="s">
         <v>107</v>
       </c>
       <c r="C105" s="5"/>
       <c r="D105" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E105" s="5">
-        <v>129</v>
+        <v>195</v>
       </c>
       <c r="F105" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B106" t="s">
         <v>108</v>
       </c>
       <c r="C106" s="5"/>
       <c r="D106" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E106" s="5">
-        <v>199</v>
+        <v>75</v>
       </c>
       <c r="F106" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B107" t="s">
         <v>109</v>
       </c>
       <c r="C107" s="5"/>
       <c r="D107" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E107" s="5">
-        <v>225</v>
+        <v>89</v>
       </c>
       <c r="F107" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B108" t="s">
         <v>110</v>
       </c>
       <c r="C108" s="5"/>
       <c r="D108" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E108" s="5">
-        <v>119</v>
+        <v>95</v>
       </c>
       <c r="F108" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
         <v>1</v>
       </c>
       <c r="B109" t="s">
         <v>111</v>
       </c>
       <c r="C109" s="5"/>
       <c r="D109" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E109" s="5">
-        <v>399</v>
+        <v>145</v>
       </c>
       <c r="F109" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B110" t="s">
         <v>112</v>
       </c>
       <c r="C110" s="5"/>
       <c r="D110" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E110" s="5">
-        <v>325</v>
+        <v>150</v>
       </c>
       <c r="F110" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B111" t="s">
         <v>113</v>
       </c>
       <c r="C111" s="5"/>
       <c r="D111" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E111" s="5">
-        <v>165</v>
+        <v>85</v>
       </c>
       <c r="F111" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B112" t="s">
         <v>114</v>
       </c>
       <c r="C112" s="5"/>
       <c r="D112" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E112" s="5">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="F112" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
         <v>1</v>
       </c>
       <c r="B113" t="s">
         <v>115</v>
       </c>
       <c r="C113" s="5"/>
       <c r="D113" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E113" s="5">
-        <v>495</v>
+        <v>299</v>
       </c>
       <c r="F113" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>116</v>
       </c>
       <c r="C114" s="5"/>
       <c r="D114" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E114" s="5">
-        <v>325</v>
+        <v>179</v>
       </c>
       <c r="F114" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
         <v>1</v>
       </c>
       <c r="B115" t="s">
         <v>117</v>
       </c>
       <c r="C115" s="5"/>
       <c r="D115" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E115" s="5">
-        <v>550</v>
+        <v>69</v>
       </c>
       <c r="F115" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>118</v>
       </c>
       <c r="C116" s="5"/>
       <c r="D116" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E116" s="5">
-        <v>2499</v>
+        <v>195</v>
       </c>
       <c r="F116" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
         <v>1</v>
       </c>
       <c r="B117" t="s">
         <v>119</v>
       </c>
       <c r="C117" s="5"/>
       <c r="D117" s="5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E117" s="5">
-        <v>299</v>
+        <v>195</v>
       </c>
       <c r="F117" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="B118" t="s">
         <v>120</v>
       </c>
       <c r="C118" s="5"/>
       <c r="D118" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E118" s="5">
-        <v>199</v>
+        <v>175</v>
       </c>
       <c r="F118" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
         <v>1</v>
       </c>
       <c r="B119" t="s">
         <v>121</v>
       </c>
       <c r="C119" s="5"/>
       <c r="D119" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E119" s="5">
-        <v>125</v>
+        <v>375</v>
       </c>
       <c r="F119" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B120" t="s">
         <v>122</v>
       </c>
       <c r="C120" s="5"/>
       <c r="D120" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E120" s="5">
-        <v>250</v>
+        <v>450</v>
       </c>
       <c r="F120" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
         <v>1</v>
       </c>
       <c r="B121" t="s">
         <v>123</v>
       </c>
       <c r="C121" s="5"/>
       <c r="D121" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E121" s="5">
-        <v>99</v>
+        <v>625</v>
       </c>
       <c r="F121" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B122" t="s">
         <v>124</v>
       </c>
       <c r="C122" s="5"/>
       <c r="D122" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E122" s="5">
-        <v>510</v>
+        <v>395</v>
       </c>
       <c r="F122" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B123" t="s">
         <v>125</v>
       </c>
       <c r="C123" s="5"/>
       <c r="D123" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E123" s="5">
-        <v>525</v>
+        <v>165</v>
       </c>
       <c r="F123" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B124" t="s">
         <v>126</v>
       </c>
       <c r="C124" s="5"/>
       <c r="D124" s="5" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="E124" s="5">
-        <v>275</v>
+        <v>205</v>
       </c>
       <c r="F124" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
         <v>1</v>
       </c>
       <c r="B125" t="s">
         <v>127</v>
       </c>
       <c r="C125" s="5"/>
       <c r="D125" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E125" s="5">
-        <v>365</v>
+        <v>145</v>
       </c>
       <c r="F125" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>128</v>
       </c>
       <c r="C126" s="5"/>
       <c r="D126" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E126" s="5">
-        <v>425</v>
+        <v>145</v>
       </c>
       <c r="F126" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B127" t="s">
         <v>129</v>
       </c>
       <c r="C127" s="5"/>
       <c r="D127" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E127" s="5">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="F127" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B128" t="s">
         <v>130</v>
       </c>
       <c r="C128" s="5"/>
       <c r="D128" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E128" s="5">
-        <v>269</v>
+        <v>325</v>
       </c>
       <c r="F128" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B129" t="s">
         <v>131</v>
       </c>
       <c r="C129" s="5"/>
       <c r="D129" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E129" s="5">
-        <v>99</v>
+        <v>495</v>
       </c>
       <c r="F129" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:6">
-      <c r="A130" s="6"/>
-      <c r="B130" s="6" t="s">
+      <c r="A130" s="5">
+        <v>1</v>
+      </c>
+      <c r="B130" t="s">
         <v>132</v>
       </c>
-      <c r="C130" s="6"/>
-[...5 lines deleted...]
-      <c r="A131" s="5"/>
+      <c r="C130" s="5"/>
+      <c r="D130" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E130" s="5">
+        <v>550</v>
+      </c>
+      <c r="F130" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6">
+      <c r="A131" s="5">
+        <v>1</v>
+      </c>
+      <c r="B131" t="s">
+        <v>133</v>
+      </c>
       <c r="C131" s="5"/>
-      <c r="D131" s="5"/>
-      <c r="E131" s="5"/>
+      <c r="D131" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E131" s="5">
+        <v>550</v>
+      </c>
+      <c r="F131" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B132" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C132" s="5"/>
       <c r="D132" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E132" s="5">
-        <v>449</v>
+        <v>159</v>
       </c>
       <c r="F132" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B133" t="s">
-        <v>134</v>
+        <v>115</v>
       </c>
       <c r="C133" s="5"/>
       <c r="D133" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E133" s="5">
-        <v>30</v>
+        <v>315</v>
       </c>
       <c r="F133" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B134" t="s">
         <v>135</v>
       </c>
       <c r="C134" s="5"/>
       <c r="D134" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E134" s="5">
-        <v>49</v>
+        <v>219</v>
       </c>
       <c r="F134" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B135" t="s">
         <v>136</v>
       </c>
       <c r="C135" s="5"/>
       <c r="D135" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E135" s="5">
-        <v>349</v>
+        <v>145</v>
       </c>
       <c r="F135" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B136" t="s">
         <v>137</v>
       </c>
       <c r="C136" s="5"/>
       <c r="D136" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E136" s="5">
-        <v>350</v>
+        <v>129</v>
       </c>
       <c r="F136" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
         <v>1</v>
       </c>
       <c r="B137" t="s">
         <v>138</v>
       </c>
       <c r="C137" s="5"/>
       <c r="D137" s="5" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="E137" s="5">
-        <v>305</v>
+        <v>199</v>
       </c>
       <c r="F137" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
         <v>1</v>
       </c>
       <c r="B138" t="s">
         <v>139</v>
       </c>
       <c r="C138" s="5"/>
       <c r="D138" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E138" s="5">
         <v>225</v>
       </c>
       <c r="F138" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B139" t="s">
         <v>140</v>
       </c>
       <c r="C139" s="5"/>
       <c r="D139" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E139" s="5">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="F139" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B140" t="s">
         <v>141</v>
       </c>
       <c r="C140" s="5"/>
       <c r="D140" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E140" s="5">
+        <v>399</v>
+      </c>
+      <c r="F140" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141" s="5">
+        <v>2</v>
+      </c>
+      <c r="B141" t="s">
         <v>142</v>
       </c>
-      <c r="E140" s="5">
-[...8 lines deleted...]
-      <c r="B141" s="6" t="s">
+      <c r="C141" s="5"/>
+      <c r="D141" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E141" s="5">
+        <v>325</v>
+      </c>
+      <c r="F141" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="A142" s="5">
+        <v>3</v>
+      </c>
+      <c r="B142" t="s">
         <v>143</v>
       </c>
-      <c r="C141" s="6"/>
-[...5 lines deleted...]
-      <c r="A142" s="5"/>
       <c r="C142" s="5"/>
-      <c r="D142" s="5"/>
-      <c r="E142" s="5"/>
+      <c r="D142" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E142" s="5">
+        <v>165</v>
+      </c>
+      <c r="F142" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B143" t="s">
         <v>144</v>
       </c>
       <c r="C143" s="5"/>
       <c r="D143" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E143" s="5">
-        <v>220</v>
+        <v>79</v>
       </c>
       <c r="F143" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
         <v>1</v>
       </c>
       <c r="B144" t="s">
         <v>145</v>
       </c>
       <c r="C144" s="5"/>
       <c r="D144" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E144" s="5">
-        <v>99</v>
+        <v>495</v>
       </c>
       <c r="F144" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B145" t="s">
         <v>146</v>
       </c>
       <c r="C145" s="5"/>
       <c r="D145" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E145" s="5">
-        <v>19</v>
+        <v>325</v>
       </c>
       <c r="F145" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
         <v>1</v>
       </c>
       <c r="B146" t="s">
         <v>147</v>
       </c>
       <c r="C146" s="5"/>
       <c r="D146" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E146" s="5">
-        <v>115</v>
+        <v>550</v>
       </c>
       <c r="F146" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
         <v>1</v>
       </c>
       <c r="B147" t="s">
         <v>148</v>
       </c>
       <c r="C147" s="5"/>
       <c r="D147" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E147" s="5">
-        <v>59</v>
+        <v>2499</v>
       </c>
       <c r="F147" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B148" t="s">
         <v>149</v>
       </c>
       <c r="C148" s="5"/>
       <c r="D148" s="5" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="E148" s="5">
-        <v>25</v>
+        <v>299</v>
       </c>
       <c r="F148" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B149" t="s">
         <v>150</v>
       </c>
       <c r="C149" s="5"/>
       <c r="D149" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E149" s="5">
-        <v>25</v>
+        <v>199</v>
       </c>
       <c r="F149" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5">
         <v>1</v>
       </c>
       <c r="B150" t="s">
         <v>151</v>
       </c>
       <c r="C150" s="5"/>
       <c r="D150" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E150" s="5">
-        <v>25</v>
+        <v>125</v>
       </c>
       <c r="F150" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
         <v>1</v>
       </c>
       <c r="B151" t="s">
         <v>152</v>
       </c>
       <c r="C151" s="5"/>
       <c r="D151" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E151" s="5">
-        <v>45</v>
+        <v>250</v>
       </c>
       <c r="F151" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B152" t="s">
         <v>153</v>
       </c>
       <c r="C152" s="5"/>
       <c r="D152" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E152" s="5">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="F152" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B153" t="s">
         <v>154</v>
       </c>
       <c r="C153" s="5"/>
       <c r="D153" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E153" s="5">
-        <v>35</v>
+        <v>510</v>
       </c>
       <c r="F153" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B154" t="s">
         <v>155</v>
       </c>
       <c r="C154" s="5"/>
       <c r="D154" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E154" s="5">
-        <v>89</v>
+        <v>525</v>
       </c>
       <c r="F154" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B155" t="s">
         <v>156</v>
       </c>
       <c r="C155" s="5"/>
       <c r="D155" s="5" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="E155" s="5">
-        <v>2750</v>
+        <v>275</v>
       </c>
       <c r="F155" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B156" t="s">
         <v>157</v>
       </c>
       <c r="C156" s="5"/>
       <c r="D156" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E156" s="5">
-        <v>25</v>
+        <v>365</v>
       </c>
       <c r="F156" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B157" t="s">
         <v>158</v>
       </c>
       <c r="C157" s="5"/>
       <c r="D157" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E157" s="5">
-        <v>525</v>
+        <v>425</v>
       </c>
       <c r="F157" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="B158" t="s">
         <v>159</v>
       </c>
       <c r="C158" s="5"/>
       <c r="D158" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E158" s="5">
-        <v>89</v>
+        <v>250</v>
       </c>
       <c r="F158" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B159" t="s">
         <v>160</v>
       </c>
       <c r="C159" s="5"/>
       <c r="D159" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E159" s="5">
-        <v>49</v>
+        <v>269</v>
       </c>
       <c r="F159" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B160" t="s">
         <v>161</v>
       </c>
       <c r="C160" s="5"/>
       <c r="D160" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E160" s="5">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="F160" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="161" spans="1:6">
-      <c r="A161" s="5">
-[...2 lines deleted...]
-      <c r="B161" t="s">
+      <c r="A161" s="6"/>
+      <c r="B161" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="C161" s="5"/>
-[...16 lines deleted...]
-      </c>
+      <c r="C161" s="6"/>
+      <c r="D161" s="6"/>
+      <c r="E161" s="6"/>
+      <c r="F161" s="6"/>
+    </row>
+    <row r="162" spans="1:6" customHeight="1" ht="10">
+      <c r="A162" s="5"/>
       <c r="C162" s="5"/>
-      <c r="D162" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D162" s="5"/>
+      <c r="E162" s="5"/>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="B163" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C163" s="5"/>
       <c r="D163" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E163" s="5">
-        <v>125</v>
+        <v>449</v>
       </c>
       <c r="F163" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B164" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C164" s="5"/>
       <c r="D164" s="5" t="s">
-        <v>10</v>
+        <v>165</v>
       </c>
       <c r="E164" s="5">
-        <v>99</v>
+        <v>30</v>
       </c>
       <c r="F164" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="B165" t="s">
         <v>166</v>
       </c>
       <c r="C165" s="5"/>
       <c r="D165" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E165" s="5">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="F165" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
         <v>1</v>
       </c>
       <c r="B166" t="s">
         <v>167</v>
       </c>
       <c r="C166" s="5"/>
       <c r="D166" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E166" s="5">
-        <v>99</v>
+        <v>349</v>
       </c>
       <c r="F166" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B167" t="s">
         <v>168</v>
       </c>
       <c r="C167" s="5"/>
       <c r="D167" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E167" s="5">
-        <v>115</v>
+        <v>350</v>
       </c>
       <c r="F167" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B168" t="s">
         <v>169</v>
       </c>
       <c r="C168" s="5"/>
       <c r="D168" s="5" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="E168" s="5">
-        <v>279</v>
+        <v>305</v>
       </c>
       <c r="F168" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B169" t="s">
         <v>170</v>
       </c>
       <c r="C169" s="5"/>
       <c r="D169" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E169" s="5">
-        <v>109</v>
+        <v>225</v>
       </c>
       <c r="F169" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="B170" t="s">
         <v>171</v>
       </c>
       <c r="C170" s="5"/>
       <c r="D170" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E170" s="5">
-        <v>75</v>
+        <v>105</v>
       </c>
       <c r="F170" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B171" t="s">
         <v>172</v>
       </c>
       <c r="C171" s="5"/>
       <c r="D171" s="5" t="s">
-        <v>10</v>
+        <v>165</v>
       </c>
       <c r="E171" s="5">
-        <v>55</v>
+        <v>125</v>
       </c>
       <c r="F171" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="172" spans="1:6">
-      <c r="A172" s="5">
-[...2 lines deleted...]
-      <c r="B172" t="s">
+      <c r="A172" s="6"/>
+      <c r="B172" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="C172" s="5"/>
-[...16 lines deleted...]
-      </c>
+      <c r="C172" s="6"/>
+      <c r="D172" s="6"/>
+      <c r="E172" s="6"/>
+      <c r="F172" s="6"/>
+    </row>
+    <row r="173" spans="1:6" customHeight="1" ht="10">
+      <c r="A173" s="5"/>
       <c r="C173" s="5"/>
-      <c r="D173" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D173" s="5"/>
+      <c r="E173" s="5"/>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B174" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C174" s="5"/>
       <c r="D174" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E174" s="5">
-        <v>25</v>
+        <v>220</v>
       </c>
       <c r="F174" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="175" spans="1:6">
-      <c r="A175" s="6"/>
-      <c r="B175" s="6" t="s">
+      <c r="A175" s="5">
+        <v>1</v>
+      </c>
+      <c r="B175" t="s">
+        <v>175</v>
+      </c>
+      <c r="C175" s="5"/>
+      <c r="D175" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E175" s="5">
+        <v>99</v>
+      </c>
+      <c r="F175" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176" s="5">
+        <v>1</v>
+      </c>
+      <c r="B176" t="s">
         <v>176</v>
       </c>
-      <c r="C175" s="6"/>
-[...5 lines deleted...]
-      <c r="A176" s="5"/>
       <c r="C176" s="5"/>
-      <c r="D176" s="5"/>
-      <c r="E176" s="5"/>
+      <c r="D176" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E176" s="5">
+        <v>19</v>
+      </c>
+      <c r="F176" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B177" t="s">
         <v>177</v>
       </c>
       <c r="C177" s="5"/>
       <c r="D177" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E177" s="5">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="F177" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B178" t="s">
         <v>178</v>
       </c>
       <c r="C178" s="5"/>
       <c r="D178" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E178" s="5">
-        <v>135</v>
+        <v>59</v>
       </c>
       <c r="F178" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B179" t="s">
         <v>179</v>
       </c>
       <c r="C179" s="5"/>
       <c r="D179" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E179" s="5">
         <v>25</v>
       </c>
       <c r="F179" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5">
         <v>1</v>
       </c>
       <c r="B180" t="s">
         <v>180</v>
       </c>
       <c r="C180" s="5"/>
       <c r="D180" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E180" s="5">
-        <v>115</v>
+        <v>25</v>
       </c>
       <c r="F180" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5">
         <v>1</v>
       </c>
       <c r="B181" t="s">
         <v>181</v>
       </c>
       <c r="C181" s="5"/>
       <c r="D181" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E181" s="5">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="F181" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B182" t="s">
         <v>182</v>
       </c>
       <c r="C182" s="5"/>
       <c r="D182" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E182" s="5">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="F182" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="183" spans="1:6">
-      <c r="A183" s="6"/>
-      <c r="B183" s="6" t="s">
+      <c r="A183" s="5">
+        <v>2</v>
+      </c>
+      <c r="B183" t="s">
         <v>183</v>
       </c>
-      <c r="C183" s="6"/>
-[...5 lines deleted...]
-      <c r="A184" s="5"/>
+      <c r="C183" s="5"/>
+      <c r="D183" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E183" s="5">
+        <v>85</v>
+      </c>
+      <c r="F183" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6">
+      <c r="A184" s="5">
+        <v>1</v>
+      </c>
+      <c r="B184" t="s">
+        <v>184</v>
+      </c>
       <c r="C184" s="5"/>
-      <c r="D184" s="5"/>
-      <c r="E184" s="5"/>
+      <c r="D184" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E184" s="5">
+        <v>35</v>
+      </c>
+      <c r="F184" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B185" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C185" s="5"/>
       <c r="D185" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E185" s="5">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="F185" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B186" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C186" s="5"/>
       <c r="D186" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E186" s="5">
-        <v>145</v>
+        <v>2849</v>
       </c>
       <c r="F186" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B187" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C187" s="5"/>
       <c r="D187" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E187" s="5">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="F187" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B188" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C188" s="5"/>
       <c r="D188" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E188" s="5">
-        <v>155</v>
+        <v>525</v>
       </c>
       <c r="F188" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="189" spans="1:6">
-      <c r="A189" s="6"/>
-[...9 lines deleted...]
-      <c r="A190" s="5"/>
+      <c r="A189" s="5">
+        <v>5</v>
+      </c>
+      <c r="B189" t="s">
+        <v>189</v>
+      </c>
+      <c r="C189" s="5"/>
+      <c r="D189" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E189" s="5">
+        <v>89</v>
+      </c>
+      <c r="F189" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6">
+      <c r="A190" s="5">
+        <v>0</v>
+      </c>
+      <c r="B190" t="s">
+        <v>190</v>
+      </c>
       <c r="C190" s="5"/>
-      <c r="D190" s="5"/>
-      <c r="E190" s="5"/>
+      <c r="D190" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E190" s="5">
+        <v>49</v>
+      </c>
+      <c r="F190" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="5">
         <v>1</v>
       </c>
       <c r="B191" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C191" s="5"/>
       <c r="D191" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E191" s="5">
-        <v>395</v>
+        <v>75</v>
       </c>
       <c r="F191" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="5">
         <v>1</v>
       </c>
       <c r="B192" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C192" s="5"/>
       <c r="D192" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E192" s="5">
-        <v>725</v>
+        <v>375</v>
       </c>
       <c r="F192" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="5">
         <v>1</v>
       </c>
       <c r="B193" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C193" s="5"/>
       <c r="D193" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E193" s="5">
-        <v>375</v>
+        <v>30</v>
       </c>
       <c r="F193" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B194" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C194" s="5"/>
       <c r="D194" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E194" s="5">
-        <v>325</v>
+        <v>125</v>
       </c>
       <c r="F194" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B195" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C195" s="5"/>
       <c r="D195" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E195" s="5">
-        <v>45</v>
+        <v>99</v>
       </c>
       <c r="F195" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B196" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C196" s="5"/>
       <c r="D196" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E196" s="5">
-        <v>975</v>
+        <v>39</v>
       </c>
       <c r="F196" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="5">
         <v>1</v>
       </c>
       <c r="B197" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C197" s="5"/>
       <c r="D197" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E197" s="5">
-        <v>155</v>
+        <v>99</v>
       </c>
       <c r="F197" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="5">
         <v>1</v>
       </c>
       <c r="B198" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C198" s="5"/>
       <c r="D198" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E198" s="5">
-        <v>259</v>
+        <v>115</v>
       </c>
       <c r="F198" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="5">
         <v>1</v>
       </c>
       <c r="B199" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C199" s="5"/>
       <c r="D199" s="5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E199" s="5">
-        <v>150</v>
+        <v>279</v>
       </c>
       <c r="F199" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B200" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C200" s="5"/>
       <c r="D200" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E200" s="5">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="F200" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B201" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C201" s="5"/>
       <c r="D201" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E201" s="5">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="F201" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="B202" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C202" s="5"/>
       <c r="D202" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E202" s="5">
-        <v>225</v>
+        <v>55</v>
       </c>
       <c r="F202" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B203" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C203" s="5"/>
       <c r="D203" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E203" s="5">
-        <v>199</v>
+        <v>315</v>
       </c>
       <c r="F203" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B204" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C204" s="5"/>
       <c r="D204" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E204" s="5">
-        <v>129</v>
+        <v>160</v>
       </c>
       <c r="F204" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B205" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C205" s="5"/>
       <c r="D205" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E205" s="5">
-        <v>159</v>
+        <v>25</v>
       </c>
       <c r="F205" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="206" spans="1:6">
-      <c r="A206" s="5">
-[...22 lines deleted...]
-      </c>
+      <c r="A206" s="6"/>
+      <c r="B206" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="C206" s="6"/>
+      <c r="D206" s="6"/>
+      <c r="E206" s="6"/>
+      <c r="F206" s="6"/>
+    </row>
+    <row r="207" spans="1:6" customHeight="1" ht="10">
+      <c r="A207" s="5"/>
       <c r="C207" s="5"/>
-      <c r="D207" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D207" s="5"/>
+      <c r="E207" s="5"/>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="5">
         <v>3</v>
       </c>
       <c r="B208" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C208" s="5"/>
       <c r="D208" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E208" s="5">
-        <v>49</v>
+        <v>155</v>
       </c>
       <c r="F208" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="5">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B209" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C209" s="5"/>
       <c r="D209" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E209" s="5">
-        <v>199</v>
+        <v>135</v>
       </c>
       <c r="F209" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B210" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C210" s="5"/>
       <c r="D210" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E210" s="5">
         <v>25</v>
       </c>
       <c r="F210" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="B211" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C211" s="5"/>
       <c r="D211" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E211" s="5">
-        <v>185</v>
+        <v>115</v>
       </c>
       <c r="F211" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B212" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C212" s="5"/>
       <c r="D212" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E212" s="5">
-        <v>250</v>
+        <v>65</v>
       </c>
       <c r="F212" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="B213" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C213" s="5"/>
       <c r="D213" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E213" s="5">
-        <v>349</v>
+        <v>75</v>
       </c>
       <c r="F213" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B214" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C214" s="5"/>
       <c r="D214" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E214" s="5">
-        <v>1100</v>
+        <v>595</v>
       </c>
       <c r="F214" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B215" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C215" s="5"/>
       <c r="D215" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E215" s="5">
-        <v>1295</v>
+        <v>299</v>
       </c>
       <c r="F215" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="5">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B216" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C216" s="5"/>
       <c r="D216" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E216" s="5">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="F216" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="5">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B217" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C217" s="5"/>
       <c r="D217" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E217" s="5">
-        <v>215</v>
+        <v>499</v>
       </c>
       <c r="F217" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="218" spans="1:6">
-      <c r="A218" s="6"/>
-[...9 lines deleted...]
-      <c r="A219" s="5"/>
+      <c r="A218" s="5">
+        <v>3</v>
+      </c>
+      <c r="B218" t="s">
+        <v>217</v>
+      </c>
+      <c r="C218" s="5"/>
+      <c r="D218" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E218" s="5">
+        <v>299</v>
+      </c>
+      <c r="F218" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6">
+      <c r="A219" s="5">
+        <v>4</v>
+      </c>
+      <c r="B219" t="s">
+        <v>218</v>
+      </c>
       <c r="C219" s="5"/>
-      <c r="D219" s="5"/>
-      <c r="E219" s="5"/>
+      <c r="D219" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E219" s="5">
+        <v>195</v>
+      </c>
+      <c r="F219" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B220" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C220" s="5"/>
       <c r="D220" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E220" s="5">
-        <v>49</v>
+        <v>325</v>
       </c>
       <c r="F220" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B221" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C221" s="5"/>
       <c r="D221" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E221" s="5">
-        <v>75</v>
+        <v>249</v>
       </c>
       <c r="F221" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B222" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C222" s="5"/>
       <c r="D222" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E222" s="5">
-        <v>135</v>
+        <v>399</v>
       </c>
       <c r="F222" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B223" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C223" s="5"/>
       <c r="D223" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E223" s="5">
-        <v>125</v>
+        <v>250</v>
       </c>
       <c r="F223" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="224" spans="1:6">
-      <c r="A224" s="5">
-[...27 lines deleted...]
-      <c r="A226" s="5"/>
+      <c r="A224" s="6"/>
+      <c r="B224" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="C224" s="6"/>
+      <c r="D224" s="6"/>
+      <c r="E224" s="6"/>
+      <c r="F224" s="6"/>
+    </row>
+    <row r="225" spans="1:6" customHeight="1" ht="10">
+      <c r="A225" s="5"/>
+      <c r="C225" s="5"/>
+      <c r="D225" s="5"/>
+      <c r="E225" s="5"/>
+    </row>
+    <row r="226" spans="1:6">
+      <c r="A226" s="5">
+        <v>2</v>
+      </c>
+      <c r="B226" t="s">
+        <v>224</v>
+      </c>
       <c r="C226" s="5"/>
-      <c r="D226" s="5"/>
-      <c r="E226" s="5"/>
+      <c r="D226" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E226" s="5">
+        <v>99</v>
+      </c>
+      <c r="F226" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B227" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C227" s="5"/>
       <c r="D227" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E227" s="5">
-        <v>29</v>
+        <v>145</v>
       </c>
       <c r="F227" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="228" spans="1:6">
-      <c r="A228" s="6"/>
-[...9 lines deleted...]
-      <c r="A229" s="5"/>
+      <c r="A228" s="5">
+        <v>1</v>
+      </c>
+      <c r="B228" t="s">
+        <v>226</v>
+      </c>
+      <c r="C228" s="5"/>
+      <c r="D228" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E228" s="5">
+        <v>59</v>
+      </c>
+      <c r="F228" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6">
+      <c r="A229" s="5">
+        <v>1</v>
+      </c>
+      <c r="B229" t="s">
+        <v>227</v>
+      </c>
       <c r="C229" s="5"/>
-      <c r="D229" s="5"/>
-      <c r="E229" s="5"/>
+      <c r="D229" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E229" s="5">
+        <v>155</v>
+      </c>
+      <c r="F229" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="230" spans="1:6">
-      <c r="A230" s="5">
-[...22 lines deleted...]
-      </c>
+      <c r="A230" s="6"/>
+      <c r="B230" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="C230" s="6"/>
+      <c r="D230" s="6"/>
+      <c r="E230" s="6"/>
+      <c r="F230" s="6"/>
+    </row>
+    <row r="231" spans="1:6" customHeight="1" ht="10">
+      <c r="A231" s="5"/>
       <c r="C231" s="5"/>
-      <c r="D231" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D231" s="5"/>
+      <c r="E231" s="5"/>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="5">
         <v>1</v>
       </c>
       <c r="B232" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C232" s="5"/>
       <c r="D232" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E232" s="5">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="F232" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="233" spans="1:6">
-      <c r="A233" s="6"/>
-[...9 lines deleted...]
-      <c r="A234" s="5"/>
+      <c r="A233" s="5">
+        <v>1</v>
+      </c>
+      <c r="B233" t="s">
+        <v>230</v>
+      </c>
+      <c r="C233" s="5"/>
+      <c r="D233" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E233" s="5">
+        <v>75</v>
+      </c>
+      <c r="F233" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6">
+      <c r="A234" s="5">
+        <v>3</v>
+      </c>
+      <c r="B234" t="s">
+        <v>231</v>
+      </c>
       <c r="C234" s="5"/>
-      <c r="D234" s="5"/>
-      <c r="E234" s="5"/>
+      <c r="D234" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E234" s="5">
+        <v>135</v>
+      </c>
+      <c r="F234" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="5">
         <v>4</v>
       </c>
       <c r="B235" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C235" s="5"/>
       <c r="D235" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E235" s="5">
-        <v>49</v>
+        <v>125</v>
       </c>
       <c r="F235" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="5">
         <v>3</v>
       </c>
       <c r="B236" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C236" s="5"/>
       <c r="D236" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E236" s="5">
-        <v>59</v>
+        <v>165</v>
       </c>
       <c r="F236" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="237" spans="1:6">
-      <c r="A237" s="5">
-[...22 lines deleted...]
-      </c>
+      <c r="A237" s="6"/>
+      <c r="B237" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="C237" s="6"/>
+      <c r="D237" s="6"/>
+      <c r="E237" s="6"/>
+      <c r="F237" s="6"/>
+    </row>
+    <row r="238" spans="1:6" customHeight="1" ht="10">
+      <c r="A238" s="5"/>
       <c r="C238" s="5"/>
-      <c r="D238" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D238" s="5"/>
+      <c r="E238" s="5"/>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B239" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C239" s="5"/>
       <c r="D239" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E239" s="5">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="F239" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="240" spans="1:6">
-      <c r="A240" s="5">
-[...22 lines deleted...]
-      </c>
+      <c r="A240" s="6"/>
+      <c r="B240" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="C240" s="6"/>
+      <c r="D240" s="6"/>
+      <c r="E240" s="6"/>
+      <c r="F240" s="6"/>
+    </row>
+    <row r="241" spans="1:6" customHeight="1" ht="10">
+      <c r="A241" s="5"/>
       <c r="C241" s="5"/>
-      <c r="D241" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D241" s="5"/>
+      <c r="E241" s="5"/>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B242" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C242" s="5"/>
       <c r="D242" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E242" s="5">
         <v>25</v>
       </c>
       <c r="F242" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B243" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C243" s="5"/>
       <c r="D243" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E243" s="5">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="F243" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="5">
         <v>1</v>
       </c>
       <c r="B244" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C244" s="5"/>
       <c r="D244" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E244" s="5">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="F244" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="245" spans="1:6">
-      <c r="A245" s="5">
+      <c r="A245" s="6"/>
+      <c r="B245" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="C245" s="6"/>
+      <c r="D245" s="6"/>
+      <c r="E245" s="6"/>
+      <c r="F245" s="6"/>
+    </row>
+    <row r="246" spans="1:6" customHeight="1" ht="10">
+      <c r="A246" s="5"/>
+      <c r="C246" s="5"/>
+      <c r="D246" s="5"/>
+      <c r="E246" s="5"/>
+    </row>
+    <row r="247" spans="1:6">
+      <c r="A247" s="5">
+        <v>4</v>
+      </c>
+      <c r="B247" t="s">
+        <v>241</v>
+      </c>
+      <c r="C247" s="5"/>
+      <c r="D247" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E247" s="5">
+        <v>49</v>
+      </c>
+      <c r="F247" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6">
+      <c r="A248" s="5">
         <v>1</v>
       </c>
-      <c r="B245" t="s">
-[...42 lines deleted...]
-      <c r="A248" s="5"/>
+      <c r="B248" t="s">
+        <v>242</v>
+      </c>
       <c r="C248" s="5"/>
-      <c r="D248" s="5"/>
-      <c r="E248" s="5"/>
+      <c r="D248" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E248" s="5">
+        <v>59</v>
+      </c>
+      <c r="F248" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B249" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C249" s="5"/>
       <c r="D249" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E249" s="5">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="F249" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="250" spans="1:6">
-      <c r="A250" s="6"/>
-[...9 lines deleted...]
-      <c r="A251" s="5"/>
+      <c r="A250" s="5">
+        <v>0</v>
+      </c>
+      <c r="B250" t="s">
+        <v>244</v>
+      </c>
+      <c r="C250" s="5"/>
+      <c r="D250" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E250" s="5">
+        <v>55</v>
+      </c>
+      <c r="F250" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6">
+      <c r="A251" s="5">
+        <v>0</v>
+      </c>
+      <c r="B251" t="s">
+        <v>245</v>
+      </c>
       <c r="C251" s="5"/>
-      <c r="D251" s="5"/>
-      <c r="E251" s="5"/>
+      <c r="D251" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E251" s="5">
+        <v>65</v>
+      </c>
+      <c r="F251" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="5">
         <v>1</v>
       </c>
       <c r="B252" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C252" s="5"/>
       <c r="D252" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E252" s="5">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="F252" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B253" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C253" s="5"/>
       <c r="D253" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E253" s="5">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="F253" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="5">
         <v>1</v>
       </c>
       <c r="B254" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C254" s="5"/>
       <c r="D254" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E254" s="5">
-        <v>450</v>
+        <v>25</v>
       </c>
       <c r="F254" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="255" spans="1:6">
-      <c r="A255" s="6"/>
-[...9 lines deleted...]
-      <c r="A256" s="5"/>
+      <c r="A255" s="5">
+        <v>3</v>
+      </c>
+      <c r="B255" t="s">
+        <v>249</v>
+      </c>
+      <c r="C255" s="5"/>
+      <c r="D255" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E255" s="5">
+        <v>65</v>
+      </c>
+      <c r="F255" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6">
+      <c r="A256" s="5">
+        <v>1</v>
+      </c>
+      <c r="B256" t="s">
+        <v>250</v>
+      </c>
       <c r="C256" s="5"/>
-      <c r="D256" s="5"/>
-      <c r="E256" s="5"/>
+      <c r="D256" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E256" s="5">
+        <v>25</v>
+      </c>
+      <c r="F256" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="5">
         <v>1</v>
       </c>
       <c r="B257" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C257" s="5"/>
       <c r="D257" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E257" s="5">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="F257" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="258" spans="1:6">
-      <c r="A258" s="6"/>
-[...15 lines deleted...]
-      <c r="A260" s="5">
+      <c r="A258" s="5">
         <v>1</v>
       </c>
-      <c r="B260" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B258" t="s">
+        <v>252</v>
+      </c>
+      <c r="C258" s="5"/>
+      <c r="D258" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E258" s="5">
+        <v>10</v>
+      </c>
+      <c r="F258" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6">
+      <c r="A259" s="6"/>
+      <c r="B259" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="C259" s="6"/>
+      <c r="D259" s="6"/>
+      <c r="E259" s="6"/>
+      <c r="F259" s="6"/>
+    </row>
+    <row r="260" spans="1:6" customHeight="1" ht="10">
+      <c r="A260" s="5"/>
       <c r="C260" s="5"/>
-      <c r="D260" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D260" s="5"/>
+      <c r="E260" s="5"/>
     </row>
     <row r="261" spans="1:6">
-      <c r="A261" s="6"/>
-[...20 lines deleted...]
-      </c>
+      <c r="A261" s="5">
+        <v>1</v>
+      </c>
+      <c r="B261" t="s">
+        <v>254</v>
+      </c>
+      <c r="C261" s="5"/>
+      <c r="D261" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E261" s="5">
+        <v>75</v>
+      </c>
+      <c r="F261" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6">
+      <c r="A262" s="6"/>
+      <c r="B262" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="C262" s="6"/>
+      <c r="D262" s="6"/>
+      <c r="E262" s="6"/>
+      <c r="F262" s="6"/>
+    </row>
+    <row r="263" spans="1:6" customHeight="1" ht="10">
+      <c r="A263" s="5"/>
       <c r="C263" s="5"/>
-      <c r="D263" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D263" s="5"/>
+      <c r="E263" s="5"/>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="5">
         <v>1</v>
       </c>
       <c r="B264" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C264" s="5"/>
       <c r="D264" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E264" s="5">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="F264" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="265" spans="1:6">
-      <c r="A265" s="6"/>
-[...9 lines deleted...]
-      <c r="A266" s="5"/>
+      <c r="A265" s="5">
+        <v>0</v>
+      </c>
+      <c r="B265" t="s">
+        <v>257</v>
+      </c>
+      <c r="C265" s="5"/>
+      <c r="D265" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E265" s="5">
+        <v>50</v>
+      </c>
+      <c r="F265" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6">
+      <c r="A266" s="5">
+        <v>1</v>
+      </c>
+      <c r="B266" t="s">
+        <v>258</v>
+      </c>
       <c r="C266" s="5"/>
-      <c r="D266" s="5"/>
-      <c r="E266" s="5"/>
+      <c r="D266" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E266" s="5">
+        <v>450</v>
+      </c>
+      <c r="F266" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="267" spans="1:6">
-      <c r="A267" s="5">
-[...27 lines deleted...]
-      <c r="A269" s="5"/>
+      <c r="A267" s="6"/>
+      <c r="B267" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="C267" s="6"/>
+      <c r="D267" s="6"/>
+      <c r="E267" s="6"/>
+      <c r="F267" s="6"/>
+    </row>
+    <row r="268" spans="1:6" customHeight="1" ht="10">
+      <c r="A268" s="5"/>
+      <c r="C268" s="5"/>
+      <c r="D268" s="5"/>
+      <c r="E268" s="5"/>
+    </row>
+    <row r="269" spans="1:6">
+      <c r="A269" s="5">
+        <v>1</v>
+      </c>
+      <c r="B269" t="s">
+        <v>260</v>
+      </c>
       <c r="C269" s="5"/>
-      <c r="D269" s="5"/>
-      <c r="E269" s="5"/>
+      <c r="D269" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E269" s="5">
+        <v>39</v>
+      </c>
+      <c r="F269" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="270" spans="1:6">
-      <c r="A270" s="5">
+      <c r="A270" s="6"/>
+      <c r="B270" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="C270" s="6"/>
+      <c r="D270" s="6"/>
+      <c r="E270" s="6"/>
+      <c r="F270" s="6"/>
+    </row>
+    <row r="271" spans="1:6" customHeight="1" ht="10">
+      <c r="A271" s="5"/>
+      <c r="C271" s="5"/>
+      <c r="D271" s="5"/>
+      <c r="E271" s="5"/>
+    </row>
+    <row r="272" spans="1:6">
+      <c r="A272" s="5">
         <v>1</v>
       </c>
-      <c r="B270" t="s">
-[...24 lines deleted...]
-      <c r="A272" s="5"/>
+      <c r="B272" t="s">
+        <v>262</v>
+      </c>
       <c r="C272" s="5"/>
-      <c r="D272" s="5"/>
-      <c r="E272" s="5"/>
+      <c r="D272" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E272" s="5">
+        <v>595</v>
+      </c>
+      <c r="F272" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="273" spans="1:6">
-      <c r="A273" s="5">
-[...27 lines deleted...]
-      <c r="A275" s="5"/>
+      <c r="A273" s="6"/>
+      <c r="B273" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="C273" s="6"/>
+      <c r="D273" s="6"/>
+      <c r="E273" s="6"/>
+      <c r="F273" s="6"/>
+    </row>
+    <row r="274" spans="1:6" customHeight="1" ht="10">
+      <c r="A274" s="5"/>
+      <c r="C274" s="5"/>
+      <c r="D274" s="5"/>
+      <c r="E274" s="5"/>
+    </row>
+    <row r="275" spans="1:6">
+      <c r="A275" s="5">
+        <v>0</v>
+      </c>
+      <c r="B275" t="s">
+        <v>264</v>
+      </c>
       <c r="C275" s="5"/>
-      <c r="D275" s="5"/>
-      <c r="E275" s="5"/>
+      <c r="D275" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E275" s="5">
+        <v>45</v>
+      </c>
+      <c r="F275" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B276" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C276" s="5"/>
       <c r="D276" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E276" s="5">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="F276" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="6"/>
       <c r="B277" s="6" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C277" s="6"/>
       <c r="D277" s="6"/>
       <c r="E277" s="6"/>
       <c r="F277" s="6"/>
     </row>
     <row r="278" spans="1:6" customHeight="1" ht="10">
       <c r="A278" s="5"/>
       <c r="C278" s="5"/>
       <c r="D278" s="5"/>
       <c r="E278" s="5"/>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B279" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C279" s="5"/>
       <c r="D279" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E279" s="5">
-        <v>125</v>
+        <v>35</v>
       </c>
       <c r="F279" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="6"/>
       <c r="B280" s="6" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C280" s="6"/>
       <c r="D280" s="6"/>
       <c r="E280" s="6"/>
       <c r="F280" s="6"/>
     </row>
     <row r="281" spans="1:6" customHeight="1" ht="10">
       <c r="A281" s="5"/>
       <c r="C281" s="5"/>
       <c r="D281" s="5"/>
       <c r="E281" s="5"/>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="5">
         <v>1</v>
       </c>
       <c r="B282" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="C282" s="5"/>
       <c r="D282" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E282" s="5">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="F282" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="6"/>
       <c r="B283" s="6" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C283" s="6"/>
       <c r="D283" s="6"/>
       <c r="E283" s="6"/>
       <c r="F283" s="6"/>
     </row>
     <row r="284" spans="1:6" customHeight="1" ht="10">
       <c r="A284" s="5"/>
       <c r="C284" s="5"/>
       <c r="D284" s="5"/>
       <c r="E284" s="5"/>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B285" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="C285" s="5"/>
       <c r="D285" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E285" s="5">
-        <v>139</v>
+        <v>35</v>
       </c>
       <c r="F285" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="286" spans="1:6">
-      <c r="A286" s="5">
-[...16 lines deleted...]
-    <row r="287" spans="1:6">
+      <c r="A286" s="6"/>
+      <c r="B286" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="C286" s="6"/>
+      <c r="D286" s="6"/>
+      <c r="E286" s="6"/>
+      <c r="F286" s="6"/>
+    </row>
+    <row r="287" spans="1:6" customHeight="1" ht="10">
       <c r="A287" s="5"/>
       <c r="C287" s="5"/>
       <c r="D287" s="5"/>
       <c r="E287" s="5"/>
     </row>
     <row r="288" spans="1:6">
-      <c r="A288" s="5"/>
+      <c r="A288" s="5">
+        <v>2</v>
+      </c>
+      <c r="B288" t="s">
+        <v>273</v>
+      </c>
       <c r="C288" s="5"/>
-      <c r="D288" s="5"/>
-      <c r="E288" s="5"/>
+      <c r="D288" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E288" s="5">
+        <v>45</v>
+      </c>
+      <c r="F288" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="289" spans="1:6">
-      <c r="A289" s="5"/>
-[...4 lines deleted...]
-    <row r="290" spans="1:6">
+      <c r="A289" s="6"/>
+      <c r="B289" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="C289" s="6"/>
+      <c r="D289" s="6"/>
+      <c r="E289" s="6"/>
+      <c r="F289" s="6"/>
+    </row>
+    <row r="290" spans="1:6" customHeight="1" ht="10">
       <c r="A290" s="5"/>
       <c r="C290" s="5"/>
       <c r="D290" s="5"/>
       <c r="E290" s="5"/>
     </row>
     <row r="291" spans="1:6">
-      <c r="A291" s="5"/>
+      <c r="A291" s="5">
+        <v>2</v>
+      </c>
+      <c r="B291" t="s">
+        <v>275</v>
+      </c>
       <c r="C291" s="5"/>
-      <c r="D291" s="5"/>
-      <c r="E291" s="5"/>
+      <c r="D291" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E291" s="5">
+        <v>125</v>
+      </c>
+      <c r="F291" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="292" spans="1:6">
-      <c r="A292" s="5"/>
-[...4 lines deleted...]
-    <row r="293" spans="1:6">
+      <c r="A292" s="6"/>
+      <c r="B292" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="C292" s="6"/>
+      <c r="D292" s="6"/>
+      <c r="E292" s="6"/>
+      <c r="F292" s="6"/>
+    </row>
+    <row r="293" spans="1:6" customHeight="1" ht="10">
       <c r="A293" s="5"/>
       <c r="C293" s="5"/>
       <c r="D293" s="5"/>
       <c r="E293" s="5"/>
     </row>
     <row r="294" spans="1:6">
-      <c r="A294" s="5"/>
+      <c r="A294" s="5">
+        <v>1</v>
+      </c>
+      <c r="B294" t="s">
+        <v>277</v>
+      </c>
       <c r="C294" s="5"/>
-      <c r="D294" s="5"/>
-      <c r="E294" s="5"/>
+      <c r="D294" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E294" s="5">
+        <v>10</v>
+      </c>
+      <c r="F294" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="295" spans="1:6">
-      <c r="A295" s="5"/>
-[...4 lines deleted...]
-    <row r="296" spans="1:6">
+      <c r="A295" s="6"/>
+      <c r="B295" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="C295" s="6"/>
+      <c r="D295" s="6"/>
+      <c r="E295" s="6"/>
+      <c r="F295" s="6"/>
+    </row>
+    <row r="296" spans="1:6" customHeight="1" ht="10">
       <c r="A296" s="5"/>
       <c r="C296" s="5"/>
       <c r="D296" s="5"/>
       <c r="E296" s="5"/>
     </row>
     <row r="297" spans="1:6">
-      <c r="A297" s="5"/>
+      <c r="A297" s="5">
+        <v>3</v>
+      </c>
+      <c r="B297" t="s">
+        <v>279</v>
+      </c>
       <c r="C297" s="5"/>
-      <c r="D297" s="5"/>
-      <c r="E297" s="5"/>
+      <c r="D297" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E297" s="5">
+        <v>139</v>
+      </c>
+      <c r="F297" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="298" spans="1:6">
-      <c r="A298" s="5"/>
+      <c r="A298" s="5">
+        <v>10</v>
+      </c>
+      <c r="B298" t="s">
+        <v>280</v>
+      </c>
       <c r="C298" s="5"/>
-      <c r="D298" s="5"/>
-      <c r="E298" s="5"/>
+      <c r="D298" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E298" s="5">
+        <v>169</v>
+      </c>
+      <c r="F298" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="5"/>
       <c r="C299" s="5"/>
       <c r="D299" s="5"/>
       <c r="E299" s="5"/>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="5"/>
       <c r="C300" s="5"/>
       <c r="D300" s="5"/>
       <c r="E300" s="5"/>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="5"/>
       <c r="C301" s="5"/>
       <c r="D301" s="5"/>
       <c r="E301" s="5"/>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="5"/>
       <c r="C302" s="5"/>
       <c r="D302" s="5"/>
       <c r="E302" s="5"/>
     </row>
@@ -10218,106 +10398,106 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F1000"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A5" sqref="A5:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="96" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" customWidth="true" style="0"/>
     <col min="4" max="4" width="16" customWidth="true" style="0"/>
     <col min="5" max="5" width="16" customWidth="true" style="0"/>
     <col min="6" max="6" width="32" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="10">
       <c r="A4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="6"/>
       <c r="B5" s="6" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="10">
       <c r="A6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="5">
         <v>950</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
     </row>
     <row r="10" spans="1:6">
@@ -16287,94 +16467,94 @@
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F1000"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3:E1000"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="96" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" customWidth="true" style="0"/>
     <col min="4" max="4" width="16" customWidth="true" style="0"/>
     <col min="5" max="5" width="16" customWidth="true" style="0"/>
     <col min="6" max="6" width="32" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="10">
       <c r="A4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B5" t="s">
-        <v>273</v>
+        <v>285</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5" t="s">
-        <v>142</v>
+        <v>165</v>
       </c>
       <c r="E5" s="5">
         <v>59</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
@@ -22366,32 +22546,32 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Wines</vt:lpstr>
       <vt:lpstr>Spirits</vt:lpstr>
       <vt:lpstr>Olive Oil</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Camaleo, LLC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Petrullo Wine Company Inventory - February 23, 2026</dc:title>
-[...1 lines deleted...]
-  <dc:subject>Petrullo Wine Company Inventory - February 23, 2026</dc:subject>
+  <dc:title>Petrullo Wine Company Inventory - March 18, 2026</dc:title>
+  <dc:description>Petrullo Wine Company Inventory - March 18, 2026</dc:description>
+  <dc:subject>Petrullo Wine Company Inventory - March 18, 2026</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>