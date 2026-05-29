--- v2 (2026-04-10)
+++ v3 (2026-05-29)
@@ -16,809 +16,824 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wines" sheetId="1" r:id="rId4"/>
     <sheet name="Spirits" sheetId="2" r:id="rId5"/>
     <sheet name="Olive Oil" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
   <si>
     <t>Petrullo Wine Company Wines Inventory</t>
   </si>
   <si>
-    <t>March 18, 2026</t>
+    <t>April 24, 2026</t>
   </si>
   <si>
     <t>Available</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Tag</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Champagne</t>
   </si>
   <si>
-    <t>Krug Brut Grande Cuvee 160eme</t>
+    <t>A &amp; J Demiere Cuveée Lysandre 2012</t>
   </si>
   <si>
     <t>750 ml</t>
   </si>
   <si>
     <t>In Stock</t>
   </si>
   <si>
-    <t>Dom Perignon Brut 1990</t>
+    <t>Billecart Salmon Brut Rose NV</t>
+  </si>
+  <si>
+    <t>Billecart Salmon Cuvee Nicolas Francois Billecart 2000</t>
+  </si>
+  <si>
+    <t>Bollinger Millesime Brut 007 James Bond 2002</t>
+  </si>
+  <si>
+    <t>Charles Heidsieck Brut Millesime 2000</t>
+  </si>
+  <si>
+    <t>Delamotte Blanc de Blancs Millesime 2002</t>
+  </si>
+  <si>
+    <t>Delamotte Brut Blanc de Blancs NV 1.5 L</t>
+  </si>
+  <si>
+    <t>1.5 L</t>
+  </si>
+  <si>
+    <t>Dom Perignon 1990</t>
+  </si>
+  <si>
+    <t>Dom Perignon 1998</t>
+  </si>
+  <si>
+    <t>Dom Perignon 1999</t>
+  </si>
+  <si>
+    <t>Dom Perignon 2000</t>
+  </si>
+  <si>
+    <t>Dom Perignon 2002</t>
+  </si>
+  <si>
+    <t>Henri Giraud Esprit Nature NV</t>
+  </si>
+  <si>
+    <t>Krug Grande Cuvee 160eme</t>
+  </si>
+  <si>
+    <t>Krug Grande Cuvee pre-ID (Floral Pattern label)</t>
   </si>
   <si>
     <t>Krug Vintage Brut 1989</t>
   </si>
   <si>
-    <t>Dom Perignon Brut 1998</t>
-[...2 lines deleted...]
-    <t>Dom Perignon Brut 1999</t>
+    <t>Lhuillier Tradition Brut NV</t>
+  </si>
+  <si>
+    <t>Perrier Jouet Belle Epoque 2004</t>
   </si>
   <si>
     <t>Perrier Jouet Grand Brut NV</t>
   </si>
   <si>
+    <t>Pol Roger Brut Rose 1999</t>
+  </si>
+  <si>
+    <t>Pol Roger Cuvee Sir Winston Churchill 2000</t>
+  </si>
+  <si>
+    <t>Salon Cuvee 'S' Le Mesnil Blanc de Blancs Brut 1997</t>
+  </si>
+  <si>
+    <t>Salon Cuvee 'S' Le Mesnil Blanc de Blancs Brut 1999</t>
+  </si>
+  <si>
     <t>Salon Cuvee 'S' Le Mesnil Blanc de Blancs Brut 2013</t>
   </si>
   <si>
     <t>Taittinger Brut Millesime 1992</t>
   </si>
   <si>
+    <t>Taittinger Comtes de Champagne Blanc de Blancs Brut 2000</t>
+  </si>
+  <si>
+    <t>Taittinger Comtes de Champagne Blanc de Blancs Brut 2002</t>
+  </si>
+  <si>
     <t>Veuve Clicquot Ponsardin La Grande Dame 1990</t>
   </si>
   <si>
-    <t>Delamotte Brut Blanc de Blancs NV 1.5 L</t>
-[...58 lines deleted...]
-  <si>
     <t>Red Burgundy</t>
   </si>
   <si>
+    <t>Albert Bichot (Maison) Clos de la Roche Grand Cru 2016</t>
+  </si>
+  <si>
+    <t>Albert Bichot (Maison) Domaine du Clos Frantin Chambertin Grand Cru 2017</t>
+  </si>
+  <si>
+    <t>Armand Rousseau Gevrey Chambertin Clos du Chateau 2020</t>
+  </si>
+  <si>
+    <t>Barthod Chambolle Musigny 1er Cru Les Sentiers 2018</t>
+  </si>
+  <si>
+    <t>Barthod Chambolle-Musigny 1er Cru Les Fuees 2018 1.5 L</t>
+  </si>
+  <si>
+    <t>Bertagna Clos St. Denis 2006 (damp label)</t>
+  </si>
+  <si>
+    <t>Bruno Clair Gevrey Chambertin 1er Cru Les Cazetiers 2005</t>
+  </si>
+  <si>
+    <t>Comte Armand Pommard 1er Cru Clos des Epeneaux 2010</t>
+  </si>
+  <si>
+    <t>Denis Bachelet Gevrey Chambertin 1er Cru Les Corbeaux Vieilles Vignes 2015</t>
+  </si>
+  <si>
+    <t>Dujac Clos de la Roche 2006 (damp label)</t>
+  </si>
+  <si>
+    <t>Dujac Vosne Romanee 1er Cru Les Beaux Monts 2006 (damp label)</t>
+  </si>
+  <si>
+    <t>Fourrier Gevrey Chambertin Vieilles Vignes 2005</t>
+  </si>
+  <si>
+    <t>Geoffroy Pere et Fils Gevrey Chambertin Clos Prieur 1978</t>
+  </si>
+  <si>
+    <t>Hubert Lignier Chambolle Musigny Les Bussieres 2016</t>
+  </si>
+  <si>
+    <t>Hubert Lignier Morey St. Denis 1er Cru Vieilles Vignes 2000</t>
+  </si>
+  <si>
+    <t>Jean-Claude Rateau Beaune 1er Cru Les Bressandes 2019</t>
+  </si>
+  <si>
+    <t>Joseph Drouhin Musigny Grand Cru 2008 1.5 L</t>
+  </si>
+  <si>
+    <t>L'Arlot Nuits St. Georges 1er Cru Clos des Forets St. Georges 2006 1.5 L</t>
+  </si>
+  <si>
+    <t>Michel Gros Nuits St Georges 1er Cru 2005</t>
+  </si>
+  <si>
+    <t>Michel Lafarge Volnay 1er Cru Clos du Chateau des Ducs 2016</t>
+  </si>
+  <si>
+    <t>Michel Magnien Morey St. Denis 1er Cru Les Millandes 2005</t>
+  </si>
+  <si>
+    <t>Mugneret Gibourg Vosne-Romanee La Colombiere 2019</t>
+  </si>
+  <si>
+    <t>R Arnoux NSG Les Poisets 2000</t>
+  </si>
+  <si>
+    <t>R Arnoux VR 1er Cru Les Chaumes 2005</t>
+  </si>
+  <si>
+    <t>R Arnoux VR 1er Cru Les Chaumes 2005 (Label Tear)</t>
+  </si>
+  <si>
+    <t>R Arnoux VR Les Hautes Maizieres 1996</t>
+  </si>
+  <si>
     <t>Roumier Chambolle Musigny 2019</t>
   </si>
   <si>
-    <t>Dujac Clos de la Roche 2006 (damp label)</t>
-[...22 lines deleted...]
-  <si>
     <t>Roumier Chambolle Musigny 2022</t>
   </si>
   <si>
-    <t>Rateau, Jean-Claude Beaune 1er Cru Les Bressandes 2019</t>
-[...53 lines deleted...]
-    <t>Bize, Simon Latricieres Chambertin 2005</t>
+    <t>Simon Bize Latricieres Chambertin 2005</t>
+  </si>
+  <si>
+    <t>Vincent Girardin Charmes Chambertin 2009</t>
   </si>
   <si>
     <t>White Burgundy</t>
   </si>
   <si>
+    <t>Comtes Lafon Meursault 1er Cru Les Perrieres 2020</t>
+  </si>
+  <si>
+    <t>Henri Boillot Puligny Montrachet 1er Cru Clos de la Mouchere 2005</t>
+  </si>
+  <si>
+    <t>Louis Jadot Batard Montrachet 2005</t>
+  </si>
+  <si>
+    <t>Louis Latour Chassagne Montrachet 1er Cru Les Vergers 2009</t>
+  </si>
+  <si>
+    <t>Louis Latour Corton Charlemagne 2009</t>
+  </si>
+  <si>
+    <t>Marc Morey &amp; Fils Chassagne-Montrachet 1er Cru En Virondot 2012</t>
+  </si>
+  <si>
     <t>Vincent Dauvissat (Rene &amp; Vincent) Chablis Grand Cru Les Preuses 2017</t>
   </si>
   <si>
-    <t>Comtes Lafon Meursault 1er Cru Les Perrieres 2020</t>
-[...7 lines deleted...]
-  <si>
     <t>William Fevre Chablis Grand Cru Les Preuses 2012</t>
   </si>
   <si>
-    <t>Louis Jadot Batard Montrachet 2005</t>
-[...7 lines deleted...]
-  <si>
     <t>Tuscany</t>
   </si>
   <si>
     <t>Antinori Solaia Toscana IGT 1998 1.5 L</t>
   </si>
   <si>
+    <t>IL Palazzone Brunello di Montalcino 1990</t>
+  </si>
+  <si>
     <t>IL Palazzone Brunello di Montalcino 2000</t>
   </si>
   <si>
     <t>IL Palazzone Brunello di Montalcino Riserva 1998</t>
   </si>
   <si>
     <t>IL Palazzone Rosso di Montalcino 1999</t>
   </si>
   <si>
     <t>Montevertine Le Pergole Torte 2017 1.5 L</t>
   </si>
   <si>
+    <t>Oliveto Brunello di Montalcino 2002</t>
+  </si>
+  <si>
     <t>Ombre Rosso di Toscana IGT 2005</t>
   </si>
   <si>
+    <t>Poggio di Sotto Brunello di Montalcino Riserva Il Decennale 2001 1.5 L</t>
+  </si>
+  <si>
     <t>PoggioMandorlo Maremma Toscana IGT 2004</t>
   </si>
   <si>
-    <t>Oliveto Brunello di Montalcino 2002</t>
+    <t>Soldera Case Basse 2016</t>
   </si>
   <si>
     <t>Terralsole Rosso di Montalcino 2001</t>
   </si>
   <si>
     <t>Tua Rita Redigaffi 2015</t>
   </si>
   <si>
-    <t>Poggio di Sotto Brunello di Montalcino Riserva Il Decennale 2001 1.5 L</t>
-[...7 lines deleted...]
-  <si>
     <t>Bordeaux</t>
   </si>
   <si>
+    <t>Angelus 1986</t>
+  </si>
+  <si>
+    <t>Angelus 1999</t>
+  </si>
+  <si>
+    <t>Angelus 2003</t>
+  </si>
+  <si>
+    <t>Beychevelle 2000</t>
+  </si>
+  <si>
+    <t>Branaire Ducru 2005</t>
+  </si>
+  <si>
+    <t>Calon Segur 2001</t>
+  </si>
+  <si>
+    <t>Carruades de Lafite 2000</t>
+  </si>
+  <si>
+    <t>Carruades de Lafite 2001</t>
+  </si>
+  <si>
+    <t>Caymus Cabernet Sauvignon Special Selection 2005</t>
+  </si>
+  <si>
+    <t>Clos du Marquis 2000</t>
+  </si>
+  <si>
+    <t>Cos d'Estournel 1988</t>
+  </si>
+  <si>
+    <t>Cos d'Estournel 2005</t>
+  </si>
+  <si>
+    <t>de Braude 1998</t>
+  </si>
+  <si>
+    <t>de Sales 1996</t>
+  </si>
+  <si>
+    <t>Ducru Beaucaillou 1978</t>
+  </si>
+  <si>
     <t>Ducru Beaucaillou 1982</t>
   </si>
   <si>
+    <t>Ducru Beaucaillou 2000</t>
+  </si>
+  <si>
+    <t>Ducru Beaucaillou 2014</t>
+  </si>
+  <si>
+    <t>Duhart Milon 2000</t>
+  </si>
+  <si>
+    <t>Eglise 1996</t>
+  </si>
+  <si>
+    <t>Evangile 1989</t>
+  </si>
+  <si>
+    <t>Evangile 1995</t>
+  </si>
+  <si>
+    <t>Evangile 1996</t>
+  </si>
+  <si>
+    <t>Gloria 1996</t>
+  </si>
+  <si>
+    <t>Gloria 2001</t>
+  </si>
+  <si>
+    <t>Grand Puy Lacoste 1999</t>
+  </si>
+  <si>
+    <t>Gruaud Larose 1995</t>
+  </si>
+  <si>
+    <t>Gruaud Larose 2005</t>
+  </si>
+  <si>
+    <t>Haut Bages Liberal 2000</t>
+  </si>
+  <si>
+    <t>Haut Brion 2004</t>
+  </si>
+  <si>
+    <t>La Conseillante 1998</t>
+  </si>
+  <si>
+    <t>La Fleur de Gay 2001</t>
+  </si>
+  <si>
+    <t>La Fleur Petrus 2000</t>
+  </si>
+  <si>
+    <t>La Mission Haut-Brion 1988</t>
+  </si>
+  <si>
+    <t>Lafite Rothschild 1979</t>
+  </si>
+  <si>
+    <t>Lafite Rothschild 1987</t>
+  </si>
+  <si>
+    <t>Lafon Rochet 1995</t>
+  </si>
+  <si>
+    <t>Lalande (St Julien) 2006</t>
+  </si>
+  <si>
+    <t>Latour 1959 (vts)</t>
+  </si>
+  <si>
+    <t>Latour 1970 (top shoulder)</t>
+  </si>
+  <si>
+    <t>Latour 1995</t>
+  </si>
+  <si>
+    <t>Leoville Barton 1989</t>
+  </si>
+  <si>
+    <t>Leoville Barton 2000</t>
+  </si>
+  <si>
+    <t>Leoville Barton 2003 1.5L</t>
+  </si>
+  <si>
+    <t>Leoville Las Cases 1996</t>
+  </si>
+  <si>
+    <t>Leoville Las Cases 1999</t>
+  </si>
+  <si>
+    <t>Leoville Las Cases 2014</t>
+  </si>
+  <si>
+    <t>Les Ormes de Pez 1999</t>
+  </si>
+  <si>
+    <t>Lynch Bages 1990</t>
+  </si>
+  <si>
+    <t>Lynch Bages 1993</t>
+  </si>
+  <si>
+    <t>Lynch Bages 1996</t>
+  </si>
+  <si>
+    <t>Lynch Bages 2000</t>
+  </si>
+  <si>
     <t>Margaux  1999</t>
   </si>
   <si>
+    <t>Margaux 1999</t>
+  </si>
+  <si>
+    <t>Montelena Cabernet Sauvignon Napa Valley 2005</t>
+  </si>
+  <si>
     <t>Mouton Rothschild 1934</t>
   </si>
   <si>
     <t>375 ml</t>
   </si>
   <si>
+    <t>Mouton Rothschild 1971 (mid shoulder)</t>
+  </si>
+  <si>
+    <t>Mouton Rothschild 1975 (top shoulder, torn capsule)</t>
+  </si>
+  <si>
+    <t>Mouton Rothschild 1999</t>
+  </si>
+  <si>
+    <t>Mouton Rothschild 2003</t>
+  </si>
+  <si>
+    <t>Mouton Rothschild 2004</t>
+  </si>
+  <si>
+    <t>Mouton Rothschild 2005</t>
+  </si>
+  <si>
+    <t>Palmer 1985 (vts)</t>
+  </si>
+  <si>
+    <t>Palmer 2009</t>
+  </si>
+  <si>
+    <t>Palmer 2010</t>
+  </si>
+  <si>
     <t>Pavie 2001</t>
   </si>
   <si>
-    <t>Palmer 2009</t>
-[...109 lines deleted...]
-  <si>
     <t>Pichon Baron 1998</t>
   </si>
   <si>
+    <t>Pichon Longueville Baron 2000</t>
+  </si>
+  <si>
     <t>Talbot 1989</t>
   </si>
   <si>
-    <t>Carruades de Lafite 2001</t>
-[...70 lines deleted...]
-  <si>
     <t>Dessert</t>
   </si>
   <si>
+    <t>Castello Banfi Florus Moscadello di Montalcino Late Harvest 2006</t>
+  </si>
+  <si>
+    <t>500 ml</t>
+  </si>
+  <si>
+    <t>Doisy Daene Sauternes 1988</t>
+  </si>
+  <si>
+    <t>Doisy Vedrines Sauternes 2000</t>
+  </si>
+  <si>
     <t>d'Yquem Sauternes 1966</t>
   </si>
   <si>
-    <t>Castello Banfi Florus Moscadello di Montalcino Late Harvest 2006</t>
-[...5 lines deleted...]
-    <t>Doisy Daene Sauternes 1988</t>
+    <t>d'Yquem Sauternes 1987</t>
+  </si>
+  <si>
+    <t>d'Yquem Sauternes 1994</t>
   </si>
   <si>
     <t>d'Yquem Sauternes 2005</t>
   </si>
   <si>
     <t>Giuseppe Quintarelli Amabile del Cere Passito Bianco 1990</t>
   </si>
   <si>
-    <t>d'Yquem Sauternes 1994</t>
-[...4 lines deleted...]
-  <si>
     <t>Guiraud Sauternes 1990</t>
   </si>
   <si>
+    <t>Rieussec Sauternes 2005</t>
+  </si>
+  <si>
     <t>Royal Tokaji Wine Co. Tokaji Aszú 5 Puttonyos 1996</t>
   </si>
   <si>
     <t>USA Red</t>
   </si>
   <si>
+    <t>Arietta Merlot 1999</t>
+  </si>
+  <si>
+    <t>Beaulieu Vineyard Cabernet Sauvignon Rutherford 2013</t>
+  </si>
+  <si>
+    <t>Beaux Freres  Pinot Noir Beaux Freres Vineyard 1994</t>
+  </si>
+  <si>
+    <t>Beaux Freres Pinot Noir The Upper Terrace 2017</t>
+  </si>
+  <si>
     <t>BOND Matriarch 2001</t>
   </si>
   <si>
-    <t>Arietta Merlot 1999</t>
+    <t>BOND Melbury 2007</t>
   </si>
   <si>
     <t>Cinnabar Mercury Rising 2001</t>
   </si>
   <si>
+    <t>Duckhorn Vineyards The Discussion 2008</t>
+  </si>
+  <si>
+    <t>Etude Pinot Noir Grace Benoist Ranch 2018</t>
+  </si>
+  <si>
+    <t>Heitz Cellar Cabernet Sauvignon 1993</t>
+  </si>
+  <si>
+    <t>Heitz Cellar Cabernet Sauvignon 1995</t>
+  </si>
+  <si>
     <t>Joseph Phelps Cabernet Sauvignon 1995</t>
   </si>
   <si>
+    <t>Ladera Cabernet Sauvignon Lone Canyon Vineyard 2002</t>
+  </si>
+  <si>
+    <t>Leonetti Cellar Cabernet Sauvignon 1993</t>
+  </si>
+  <si>
+    <t>Native Flora Pinot Noir, The One Reserve 2016</t>
+  </si>
+  <si>
+    <t>Opus One 1999</t>
+  </si>
+  <si>
+    <t>Raymond Cabernet Sauvignon Estate Collection 2013</t>
+  </si>
+  <si>
+    <t>Robert Mondavi Winery Cabernet Sauvignon Reserve 2005</t>
+  </si>
+  <si>
+    <t>Robert Mondavi Winery Cabernet Sauvignon Reserve 2007</t>
+  </si>
+  <si>
+    <t>Screaming Eagle Cabernet Sauvignon 2014</t>
+  </si>
+  <si>
+    <t>Sequoia Grove Cabernet Sauvignon 2017</t>
+  </si>
+  <si>
+    <t>Sequoia Grove Cambium 2007</t>
+  </si>
+  <si>
+    <t>Sequoia Grove Cambium 2009</t>
+  </si>
+  <si>
+    <t>Shafer Cabernet Sauvignon Hillside Select 2005</t>
+  </si>
+  <si>
     <t>Shafer Merlot 2003</t>
   </si>
   <si>
-    <t>Ladera Cabernet Sauvignon Lone Canyon Vineyard 2002</t>
+    <t>Shafer Relentless 2008</t>
+  </si>
+  <si>
+    <t>Silver Oak Cabernet Sauvignon Napa Valley 2001</t>
+  </si>
+  <si>
+    <t>Sine Qua Non Syrah Five Shooter 2010</t>
+  </si>
+  <si>
+    <t>Stag's Leap Wine Cellars Cabernet Sauvignon Artemis 2008</t>
+  </si>
+  <si>
+    <t>Stags' Leap Winery Cabernet Sauvignon Napa Valley 2017</t>
   </si>
   <si>
     <t>The Council Pinot Noir Anti-Council (Rosella/Garys/Pisoni) Santa Lucia Highlands 2005</t>
   </si>
   <si>
     <t>Viansa Cabernet Sauvignon Reserve 1999</t>
   </si>
   <si>
-    <t>Beaux Freres  Pinot Noir Beaux Freres Vineyard 1994</t>
-[...70 lines deleted...]
-  <si>
     <t>Piedmont</t>
   </si>
   <si>
+    <t>Aldo Conterno Barolo Bussia 2013</t>
+  </si>
+  <si>
     <t>Aldo Conterno Bussia Cicala 2013</t>
   </si>
   <si>
-    <t>Aldo Conterno Barolo Bussia 2013</t>
-[...1 lines deleted...]
-  <si>
     <t>Aldo Conterno Quartetto Langhe DOC 2001</t>
   </si>
   <si>
     <t>Bruno Giacosa Barbaresco 1998</t>
   </si>
   <si>
+    <t>Comm G.B. Burlotto Barolo Acclivi 2019</t>
+  </si>
+  <si>
+    <t>Comm G.B. Burlotto Barolo Cannubi 2019</t>
+  </si>
+  <si>
+    <t>Comm G.B. Burlotto Barolo Cannubi 2020</t>
+  </si>
+  <si>
+    <t>Comm G.B. Burlotto Barolo Castelletto 2019</t>
+  </si>
+  <si>
+    <t>Comm G.B. Burlotto Barolo Castelletto 2020</t>
+  </si>
+  <si>
+    <t>Comm G.B. Burlotto Barolo Monvigliero 2016</t>
+  </si>
+  <si>
+    <t>Comm G.B. Burlotto Barolo Monvigliero 2017</t>
+  </si>
+  <si>
+    <t>Comm G.B. Burlotto Barolo Monvigliero 2018</t>
+  </si>
+  <si>
+    <t>Comm G.B. Burlotto Barolo Monvigliero 2019</t>
+  </si>
+  <si>
+    <t>Comm G.B. Burlotto Barolo Monvigliero 2020</t>
+  </si>
+  <si>
     <t>Giulia Negri Serradenari Barolo 2004</t>
   </si>
   <si>
     <t>Rocche dei Manzoni Vigna Cappella di Santo Stefano di Perno Barolo 1996</t>
   </si>
   <si>
-    <t>Comm G.B. Burlotto Barolo Monvigliero 2016</t>
-[...28 lines deleted...]
-  <si>
     <t>Rhone Valley</t>
   </si>
   <si>
     <t>Clos des Papes Chateauneuf-du-Pape 2015</t>
   </si>
   <si>
+    <t>Monpertuis (Paul Jeune) Cuvee Tradition Chateauneuf-du-Pape Vieilles Vignes  1999</t>
+  </si>
+  <si>
+    <t>Roger Sabon Le Secret des Sabon Chateauneuf-du-Pape 2011</t>
+  </si>
+  <si>
     <t>Stephane Ogier Cote-Rotie Lieu-Dit Bertholon 2015</t>
   </si>
   <si>
-    <t>Monpertuis (Paul Jeune) Cuvee Tradition Chateauneuf-du-Pape Vieilles Vignes  1999</t>
-[...4 lines deleted...]
-  <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Clarendon Hills Syrah Hickinbotham Vineyard 2002</t>
   </si>
   <si>
     <t>Jasper Hill Emily's Paddock Shiraz-Cabernet Franc 2000</t>
   </si>
   <si>
     <t>Henschke Cyril Henschke Bordeaux Blend 2001</t>
   </si>
   <si>
     <t>Henschke Mount Edelstone Shiraz 2003</t>
   </si>
   <si>
     <t>Two Hands Ares Shiraz 2004</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>Engelbrecht Els Cirrus Syrah 2003</t>
   </si>
   <si>
     <t>Veneto</t>
   </si>
   <si>
     <t>Fratta Pasini Mondragon Ripasso Valpolicella Classico Superiore 2003</t>
   </si>
   <si>
     <t>Fratta Pasini Valpolicella 2004</t>
   </si>
   <si>
     <t>Giuseppe Quintarelli Primofiore Veneto IGT 2004</t>
   </si>
   <si>
     <t>USA White</t>
   </si>
   <si>
+    <t>Chateau Ste. Michelle Riesling Indian Wells 2022</t>
+  </si>
+  <si>
+    <t>Elk Cove Vineyards Pinot Gris 2022</t>
+  </si>
+  <si>
     <t>Kistler Chardonnay Dutton Ranch 2001</t>
   </si>
   <si>
     <t>Kistler Chardonnay Dutton Ranch 2002</t>
   </si>
   <si>
     <t>Kistler Chardonnay Kistler Vineyard 2000</t>
   </si>
   <si>
+    <t>Kistler Chardonnay McCrea Vineyard Athearn Estate 2002</t>
+  </si>
+  <si>
     <t>Kistler Chardonnay Stone Flat Vineyard 2005</t>
   </si>
   <si>
-    <t>Kistler Chardonnay McCrea Vineyard Athearn Estate 2002</t>
+    <t>Kongsgaard Chardonnay 2011</t>
   </si>
   <si>
     <t>Peter Michael Chardonnay Point Rouge 1996</t>
   </si>
   <si>
-    <t>Kongsgaard Chardonnay 2011</t>
-[...1 lines deleted...]
-  <si>
     <t>Ramey Chardonnay Russian River Valley 2018</t>
   </si>
   <si>
     <t>Shafer Chardonnay Red Shoulder Ranch 2009</t>
   </si>
   <si>
     <t>Stewart Chardonnay Farina Vineyard 2019</t>
-  </si>
-[...4 lines deleted...]
-    <t>Chateau Ste. Michelle Riesling Indian Wells 2022</t>
   </si>
   <si>
     <t>Umbria</t>
   </si>
   <si>
     <t>Paolo Bea Secco Sagrantino di Montefalco 2001</t>
   </si>
   <si>
     <t>Fortified</t>
   </si>
   <si>
     <t>Ramos Pinto Collector Porto Reserva NV</t>
   </si>
   <si>
     <t>Graham's Vintage Port 1994</t>
   </si>
   <si>
     <t>Blandy's Madeira Bual 1960</t>
   </si>
   <si>
     <t>Lombardy</t>
   </si>
   <si>
     <t>Sandro Fay Sforzato Ronco del Picchio Valtellina 2002</t>
   </si>
@@ -1302,51 +1317,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A295" sqref="A295:F295"/>
+      <selection activeCell="A300" sqref="A300:F300"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="96" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" customWidth="true" style="0"/>
     <col min="4" max="4" width="16" customWidth="true" style="0"/>
     <col min="5" max="5" width="16" customWidth="true" style="0"/>
     <col min="6" max="6" width="32" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4" t="s">
         <v>2</v>
@@ -1369,3737 +1384,3737 @@
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="10">
       <c r="A4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="6"/>
       <c r="B5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="10">
       <c r="A6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="5">
-        <v>350</v>
+        <v>69</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="5">
-        <v>395</v>
+        <v>89</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="5">
-        <v>725</v>
+        <v>225</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="5">
-        <v>375</v>
+        <v>199</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="5">
-        <v>325</v>
+        <v>129</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="5">
-        <v>45</v>
+        <v>159</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="5" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E13" s="5">
-        <v>975</v>
+        <v>150</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="5">
-        <v>155</v>
+        <v>395</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="5">
-        <v>259</v>
+        <v>375</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="E16" s="5">
-        <v>150</v>
+        <v>325</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B17" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="5">
-        <v>69</v>
+        <v>245</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="5">
-        <v>89</v>
+        <v>269</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B19" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="5">
-        <v>225</v>
+        <v>49</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="5">
-        <v>199</v>
+        <v>350</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="5"/>
       <c r="D21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="5">
-        <v>129</v>
+        <v>399</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>1</v>
       </c>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="5"/>
       <c r="D22" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="5">
-        <v>159</v>
+        <v>725</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>0</v>
       </c>
       <c r="B23" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="5"/>
       <c r="D23" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="5">
-        <v>269</v>
+        <v>25</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B24" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="5"/>
       <c r="D24" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="5">
-        <v>245</v>
+        <v>185</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B25" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="5"/>
       <c r="D25" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="5">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>1</v>
       </c>
       <c r="B26" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="5"/>
       <c r="D26" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E26" s="5">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B27" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="5"/>
       <c r="D27" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="5">
-        <v>185</v>
+        <v>349</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="5"/>
       <c r="D28" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="5">
-        <v>250</v>
+        <v>1295</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="5">
-        <v>349</v>
+        <v>1100</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B30" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="5">
-        <v>1100</v>
+        <v>975</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B31" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="5">
-        <v>1295</v>
+        <v>155</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>13</v>
       </c>
       <c r="B32" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="5">
-        <v>319</v>
+        <v>215</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B33" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E33" s="5">
-        <v>215</v>
+        <v>319</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B34" t="s">
         <v>39</v>
       </c>
       <c r="C34" s="5"/>
       <c r="D34" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E34" s="5">
-        <v>399</v>
+        <v>259</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="6"/>
       <c r="B35" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="6"/>
     </row>
     <row r="36" spans="1:6" customHeight="1" ht="10">
       <c r="A36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5"/>
       <c r="E36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="5"/>
       <c r="D37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E37" s="5">
-        <v>445</v>
+        <v>325</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>1</v>
       </c>
       <c r="B38" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="5"/>
       <c r="D38" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E38" s="5">
-        <v>1050</v>
+        <v>399</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>0</v>
       </c>
       <c r="B39" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="5"/>
       <c r="D39" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E39" s="5">
         <v>545</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>1</v>
       </c>
       <c r="B40" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="5"/>
       <c r="D40" s="5" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="E40" s="5">
-        <v>599</v>
+        <v>299</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>1</v>
       </c>
       <c r="B41" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="5"/>
       <c r="D41" s="5" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E41" s="5">
-        <v>375</v>
+        <v>599</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>1</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="5"/>
       <c r="D42" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E42" s="5">
-        <v>299</v>
+        <v>125</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="5"/>
       <c r="D43" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E43" s="5">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="5"/>
       <c r="D44" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E44" s="5">
-        <v>299</v>
+        <v>195</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>1</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="5"/>
       <c r="D45" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E45" s="5">
-        <v>409</v>
+        <v>375</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>1</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="5"/>
       <c r="D46" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E46" s="5">
-        <v>415</v>
+        <v>1050</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>1</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="5"/>
       <c r="D47" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E47" s="5">
-        <v>69</v>
+        <v>575</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="5"/>
       <c r="D48" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E48" s="5">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>1</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="5"/>
       <c r="D49" s="5" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="E49" s="5">
-        <v>425</v>
+        <v>175</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="5"/>
       <c r="D50" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E50" s="5">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="5"/>
       <c r="D51" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E51" s="5">
-        <v>395</v>
+        <v>375</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>1</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="5"/>
       <c r="D52" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E52" s="5">
-        <v>369</v>
+        <v>69</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="5"/>
       <c r="D53" s="5" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E53" s="5">
-        <v>150</v>
+        <v>1695</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="5"/>
       <c r="D54" s="5" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E54" s="5">
-        <v>259</v>
+        <v>425</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="5"/>
       <c r="D55" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E55" s="5">
-        <v>375</v>
+        <v>125</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="5"/>
       <c r="D56" s="5" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="E56" s="5">
-        <v>1695</v>
+        <v>299</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="5"/>
       <c r="D57" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E57" s="5">
-        <v>399</v>
+        <v>59</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="5"/>
       <c r="D58" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E58" s="5">
-        <v>325</v>
+        <v>409</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B59" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="5"/>
       <c r="D59" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E59" s="5">
-        <v>195</v>
+        <v>259</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="5"/>
       <c r="D60" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E60" s="5">
-        <v>119</v>
+        <v>369</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>1</v>
       </c>
       <c r="B61" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="5"/>
       <c r="D61" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E61" s="5">
-        <v>125</v>
+        <v>359</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>1</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="5"/>
       <c r="D62" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E62" s="5">
-        <v>575</v>
+        <v>150</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B63" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="5"/>
       <c r="D63" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E63" s="5">
-        <v>175</v>
+        <v>445</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="5"/>
       <c r="D64" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E64" s="5">
-        <v>59</v>
+        <v>415</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>1</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="5"/>
       <c r="D65" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E65" s="5">
         <v>299</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:6">
-      <c r="A66" s="6"/>
-      <c r="B66" s="6" t="s">
+      <c r="A66" s="5">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
         <v>70</v>
       </c>
-      <c r="C66" s="6"/>
-[...14 lines deleted...]
-      <c r="B68" t="s">
+      <c r="C66" s="5"/>
+      <c r="D66" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" s="5">
+        <v>119</v>
+      </c>
+      <c r="F66" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="6"/>
+      <c r="B67" s="6" t="s">
         <v>71</v>
       </c>
+      <c r="C67" s="6"/>
+      <c r="D67" s="6"/>
+      <c r="E67" s="6"/>
+      <c r="F67" s="6"/>
+    </row>
+    <row r="68" spans="1:6" customHeight="1" ht="10">
+      <c r="A68" s="5"/>
       <c r="C68" s="5"/>
-      <c r="D68" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D68" s="5"/>
+      <c r="E68" s="5"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B69" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="5"/>
       <c r="D69" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E69" s="5">
         <v>695</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>0</v>
       </c>
       <c r="B70" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="5"/>
       <c r="D70" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E70" s="5">
         <v>150</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="5"/>
       <c r="D71" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E71" s="5">
-        <v>125</v>
+        <v>175</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="5"/>
       <c r="D72" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E72" s="5">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="B73" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="5"/>
       <c r="D73" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E73" s="5">
-        <v>175</v>
+        <v>125</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B74" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="5"/>
       <c r="D74" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E74" s="5">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B75" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="5"/>
       <c r="D75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E75" s="5">
-        <v>125</v>
+        <v>475</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:6">
-      <c r="A76" s="6"/>
-      <c r="B76" s="6" t="s">
+      <c r="A76" s="5">
+        <v>0</v>
+      </c>
+      <c r="B76" t="s">
         <v>79</v>
       </c>
-      <c r="C76" s="6"/>
-[...14 lines deleted...]
-      <c r="B78" t="s">
+      <c r="C76" s="5"/>
+      <c r="D76" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E76" s="5">
+        <v>99</v>
+      </c>
+      <c r="F76" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" s="6"/>
+      <c r="B77" s="6" t="s">
         <v>80</v>
       </c>
+      <c r="C77" s="6"/>
+      <c r="D77" s="6"/>
+      <c r="E77" s="6"/>
+      <c r="F77" s="6"/>
+    </row>
+    <row r="78" spans="1:6" customHeight="1" ht="10">
+      <c r="A78" s="5"/>
       <c r="C78" s="5"/>
-      <c r="D78" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D78" s="5"/>
+      <c r="E78" s="5"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B79" t="s">
         <v>81</v>
       </c>
       <c r="C79" s="5"/>
       <c r="D79" s="5" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E79" s="5">
-        <v>65</v>
+        <v>595</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B80" t="s">
         <v>82</v>
       </c>
       <c r="C80" s="5"/>
       <c r="D80" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E80" s="5">
-        <v>115</v>
+        <v>75</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B81" t="s">
         <v>83</v>
       </c>
       <c r="C81" s="5"/>
       <c r="D81" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E81" s="5">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B82" t="s">
         <v>84</v>
       </c>
       <c r="C82" s="5"/>
       <c r="D82" s="5" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="E82" s="5">
-        <v>699</v>
+        <v>115</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B83" t="s">
         <v>85</v>
       </c>
       <c r="C83" s="5"/>
       <c r="D83" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E83" s="5">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>2</v>
       </c>
       <c r="B84" t="s">
         <v>86</v>
       </c>
       <c r="C84" s="5"/>
       <c r="D84" s="5" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E84" s="5">
-        <v>65</v>
+        <v>699</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>4</v>
       </c>
       <c r="B85" t="s">
         <v>87</v>
       </c>
       <c r="C85" s="5"/>
       <c r="D85" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E85" s="5">
         <v>65</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>1</v>
       </c>
       <c r="B86" t="s">
         <v>88</v>
       </c>
       <c r="C86" s="5"/>
       <c r="D86" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E86" s="5">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="B87" t="s">
         <v>89</v>
       </c>
       <c r="C87" s="5"/>
       <c r="D87" s="5" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E87" s="5">
-        <v>250</v>
+        <v>695</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B88" t="s">
         <v>90</v>
       </c>
       <c r="C88" s="5"/>
       <c r="D88" s="5" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="E88" s="5">
-        <v>695</v>
+        <v>65</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>91</v>
       </c>
       <c r="C89" s="5"/>
       <c r="D89" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E89" s="5">
-        <v>75</v>
+        <v>1095</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B90" t="s">
         <v>92</v>
       </c>
       <c r="C90" s="5"/>
       <c r="D90" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E90" s="5">
-        <v>1095</v>
+        <v>25</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:6">
-      <c r="A91" s="6"/>
-      <c r="B91" s="6" t="s">
+      <c r="A91" s="5">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
         <v>93</v>
       </c>
-      <c r="C91" s="6"/>
-[...14 lines deleted...]
-      <c r="B93" t="s">
+      <c r="C91" s="5"/>
+      <c r="D91" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E91" s="5">
+        <v>250</v>
+      </c>
+      <c r="F91" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" s="6"/>
+      <c r="B92" s="6" t="s">
         <v>94</v>
       </c>
+      <c r="C92" s="6"/>
+      <c r="D92" s="6"/>
+      <c r="E92" s="6"/>
+      <c r="F92" s="6"/>
+    </row>
+    <row r="93" spans="1:6" customHeight="1" ht="10">
+      <c r="A93" s="5"/>
       <c r="C93" s="5"/>
-      <c r="D93" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D93" s="5"/>
+      <c r="E93" s="5"/>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>95</v>
       </c>
       <c r="C94" s="5"/>
       <c r="D94" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E94" s="5">
-        <v>450</v>
+        <v>375</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B95" t="s">
         <v>96</v>
       </c>
       <c r="C95" s="5"/>
       <c r="D95" s="5" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="E95" s="5">
-        <v>1395</v>
+        <v>325</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B96" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C96" s="5"/>
       <c r="D96" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E96" s="5">
-        <v>325</v>
+        <v>399</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B97" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C97" s="5"/>
       <c r="D97" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E97" s="5">
-        <v>365</v>
+        <v>159</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C98" s="5"/>
       <c r="D98" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E98" s="5">
-        <v>159</v>
+        <v>99</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C99" s="5"/>
       <c r="D99" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E99" s="5">
-        <v>99</v>
+        <v>165</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C100" s="5"/>
       <c r="D100" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E100" s="5">
-        <v>165</v>
+        <v>225</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C101" s="5"/>
       <c r="D101" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E101" s="5">
-        <v>245</v>
+        <v>199</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B102" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C102" s="5"/>
       <c r="D102" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E102" s="5">
-        <v>29</v>
+        <v>119</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B103" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C103" s="5"/>
       <c r="D103" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E103" s="5">
-        <v>65</v>
+        <v>99</v>
       </c>
       <c r="F103" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C104" s="5"/>
       <c r="D104" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E104" s="5">
-        <v>245</v>
+        <v>205</v>
       </c>
       <c r="F104" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C105" s="5"/>
       <c r="D105" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E105" s="5">
-        <v>195</v>
+        <v>245</v>
       </c>
       <c r="F105" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B106" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C106" s="5"/>
       <c r="D106" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E106" s="5">
-        <v>75</v>
+        <v>29</v>
       </c>
       <c r="F106" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B107" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C107" s="5"/>
       <c r="D107" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E107" s="5">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="F107" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B108" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C108" s="5"/>
       <c r="D108" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E108" s="5">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="F108" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B109" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C109" s="5"/>
       <c r="D109" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E109" s="5">
-        <v>145</v>
+        <v>399</v>
       </c>
       <c r="F109" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
         <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C110" s="5"/>
       <c r="D110" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E110" s="5">
-        <v>150</v>
+        <v>245</v>
       </c>
       <c r="F110" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B111" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C111" s="5"/>
       <c r="D111" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E111" s="5">
-        <v>85</v>
+        <v>195</v>
       </c>
       <c r="F111" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B112" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C112" s="5"/>
       <c r="D112" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E112" s="5">
-        <v>45</v>
+        <v>165</v>
       </c>
       <c r="F112" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B113" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C113" s="5"/>
       <c r="D113" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E113" s="5">
-        <v>299</v>
+        <v>165</v>
       </c>
       <c r="F113" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C114" s="5"/>
       <c r="D114" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E114" s="5">
-        <v>179</v>
+        <v>299</v>
       </c>
       <c r="F114" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C115" s="5"/>
       <c r="D115" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E115" s="5">
-        <v>69</v>
+        <v>195</v>
       </c>
       <c r="F115" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C116" s="5"/>
       <c r="D116" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E116" s="5">
         <v>195</v>
       </c>
       <c r="F116" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C117" s="5"/>
       <c r="D117" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E117" s="5">
-        <v>195</v>
+        <v>75</v>
       </c>
       <c r="F117" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="B118" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C118" s="5"/>
       <c r="D118" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E118" s="5">
-        <v>175</v>
+        <v>89</v>
       </c>
       <c r="F118" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B119" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C119" s="5"/>
       <c r="D119" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E119" s="5">
-        <v>375</v>
+        <v>95</v>
       </c>
       <c r="F119" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B120" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C120" s="5"/>
       <c r="D120" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E120" s="5">
-        <v>450</v>
+        <v>145</v>
       </c>
       <c r="F120" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
         <v>1</v>
       </c>
       <c r="B121" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C121" s="5"/>
       <c r="D121" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E121" s="5">
-        <v>625</v>
+        <v>145</v>
       </c>
       <c r="F121" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C122" s="5"/>
       <c r="D122" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E122" s="5">
-        <v>395</v>
+        <v>79</v>
       </c>
       <c r="F122" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C123" s="5"/>
       <c r="D123" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E123" s="5">
-        <v>165</v>
+        <v>495</v>
       </c>
       <c r="F123" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="B124" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C124" s="5"/>
       <c r="D124" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E124" s="5">
-        <v>205</v>
+        <v>245</v>
       </c>
       <c r="F124" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
         <v>1</v>
       </c>
       <c r="B125" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C125" s="5"/>
       <c r="D125" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E125" s="5">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="F125" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="B126" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C126" s="5"/>
       <c r="D126" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E126" s="5">
-        <v>145</v>
+        <v>325</v>
       </c>
       <c r="F126" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
         <v>0</v>
       </c>
       <c r="B127" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C127" s="5"/>
       <c r="D127" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E127" s="5">
-        <v>245</v>
+        <v>325</v>
       </c>
       <c r="F127" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B128" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C128" s="5"/>
       <c r="D128" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E128" s="5">
-        <v>325</v>
+        <v>495</v>
       </c>
       <c r="F128" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
         <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C129" s="5"/>
       <c r="D129" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E129" s="5">
-        <v>495</v>
+        <v>550</v>
       </c>
       <c r="F129" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C130" s="5"/>
       <c r="D130" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E130" s="5">
-        <v>550</v>
+        <v>85</v>
       </c>
       <c r="F130" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B131" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C131" s="5"/>
       <c r="D131" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E131" s="5">
-        <v>550</v>
+        <v>45</v>
       </c>
       <c r="F131" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B132" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C132" s="5"/>
       <c r="D132" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E132" s="5">
-        <v>159</v>
+        <v>2499</v>
       </c>
       <c r="F132" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>115</v>
+        <v>134</v>
       </c>
       <c r="C133" s="5"/>
       <c r="D133" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E133" s="5">
-        <v>315</v>
+        <v>550</v>
       </c>
       <c r="F133" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B134" t="s">
         <v>135</v>
       </c>
       <c r="C134" s="5"/>
       <c r="D134" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E134" s="5">
-        <v>219</v>
+        <v>550</v>
       </c>
       <c r="F134" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
         <v>0</v>
       </c>
       <c r="B135" t="s">
         <v>136</v>
       </c>
       <c r="C135" s="5"/>
       <c r="D135" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E135" s="5">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="F135" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
         <v>2</v>
       </c>
       <c r="B136" t="s">
         <v>137</v>
       </c>
       <c r="C136" s="5"/>
       <c r="D136" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E136" s="5">
-        <v>129</v>
+        <v>199</v>
       </c>
       <c r="F136" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
         <v>1</v>
       </c>
       <c r="B137" t="s">
         <v>138</v>
       </c>
       <c r="C137" s="5"/>
       <c r="D137" s="5" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E137" s="5">
-        <v>199</v>
+        <v>299</v>
       </c>
       <c r="F137" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
         <v>1</v>
       </c>
       <c r="B138" t="s">
         <v>139</v>
       </c>
       <c r="C138" s="5"/>
       <c r="D138" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E138" s="5">
-        <v>225</v>
+        <v>299</v>
       </c>
       <c r="F138" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
         <v>0</v>
       </c>
       <c r="B139" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C139" s="5"/>
       <c r="D139" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E139" s="5">
-        <v>119</v>
+        <v>299</v>
       </c>
       <c r="F139" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5">
         <v>0</v>
       </c>
       <c r="B140" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C140" s="5"/>
       <c r="D140" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E140" s="5">
-        <v>399</v>
+        <v>125</v>
       </c>
       <c r="F140" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B141" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C141" s="5"/>
       <c r="D141" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E141" s="5">
-        <v>325</v>
+        <v>179</v>
       </c>
       <c r="F141" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C142" s="5"/>
       <c r="D142" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E142" s="5">
-        <v>165</v>
+        <v>69</v>
       </c>
       <c r="F142" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="B143" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C143" s="5"/>
       <c r="D143" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E143" s="5">
-        <v>79</v>
+        <v>375</v>
       </c>
       <c r="F143" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B144" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C144" s="5"/>
       <c r="D144" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E144" s="5">
-        <v>495</v>
+        <v>175</v>
       </c>
       <c r="F144" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5">
         <v>0</v>
       </c>
       <c r="B145" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C145" s="5"/>
       <c r="D145" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E145" s="5">
-        <v>325</v>
+        <v>219</v>
       </c>
       <c r="F145" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
         <v>1</v>
       </c>
       <c r="B146" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C146" s="5"/>
       <c r="D146" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E146" s="5">
-        <v>550</v>
+        <v>250</v>
       </c>
       <c r="F146" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B147" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C147" s="5"/>
       <c r="D147" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E147" s="5">
-        <v>2499</v>
+        <v>450</v>
       </c>
       <c r="F147" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
         <v>1</v>
       </c>
       <c r="B148" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C148" s="5"/>
       <c r="D148" s="5" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="E148" s="5">
-        <v>299</v>
+        <v>450</v>
       </c>
       <c r="F148" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B149" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C149" s="5"/>
       <c r="D149" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E149" s="5">
-        <v>199</v>
+        <v>99</v>
       </c>
       <c r="F149" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5">
         <v>1</v>
       </c>
       <c r="B150" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C150" s="5"/>
       <c r="D150" s="5" t="s">
-        <v>10</v>
+        <v>151</v>
       </c>
       <c r="E150" s="5">
-        <v>125</v>
+        <v>1395</v>
       </c>
       <c r="F150" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
         <v>1</v>
       </c>
       <c r="B151" t="s">
         <v>152</v>
       </c>
       <c r="C151" s="5"/>
       <c r="D151" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E151" s="5">
-        <v>250</v>
+        <v>425</v>
       </c>
       <c r="F151" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
         <v>1</v>
       </c>
       <c r="B152" t="s">
         <v>153</v>
       </c>
       <c r="C152" s="5"/>
       <c r="D152" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E152" s="5">
-        <v>99</v>
+        <v>365</v>
       </c>
       <c r="F152" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B153" t="s">
         <v>154</v>
       </c>
       <c r="C153" s="5"/>
       <c r="D153" s="5" t="s">
-        <v>10</v>
+        <v>151</v>
       </c>
       <c r="E153" s="5">
-        <v>510</v>
+        <v>275</v>
       </c>
       <c r="F153" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5">
         <v>4</v>
       </c>
       <c r="B154" t="s">
         <v>155</v>
       </c>
       <c r="C154" s="5"/>
       <c r="D154" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E154" s="5">
         <v>525</v>
       </c>
       <c r="F154" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B155" t="s">
         <v>156</v>
       </c>
       <c r="C155" s="5"/>
       <c r="D155" s="5" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="E155" s="5">
-        <v>275</v>
+        <v>510</v>
       </c>
       <c r="F155" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B156" t="s">
         <v>157</v>
       </c>
       <c r="C156" s="5"/>
       <c r="D156" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E156" s="5">
-        <v>365</v>
+        <v>625</v>
       </c>
       <c r="F156" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B157" t="s">
         <v>158</v>
       </c>
       <c r="C157" s="5"/>
       <c r="D157" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E157" s="5">
-        <v>425</v>
+        <v>250</v>
       </c>
       <c r="F157" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B158" t="s">
         <v>159</v>
       </c>
       <c r="C158" s="5"/>
       <c r="D158" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E158" s="5">
-        <v>250</v>
+        <v>365</v>
       </c>
       <c r="F158" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B159" t="s">
         <v>160</v>
       </c>
       <c r="C159" s="5"/>
       <c r="D159" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E159" s="5">
-        <v>269</v>
+        <v>395</v>
       </c>
       <c r="F159" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B160" t="s">
         <v>161</v>
       </c>
       <c r="C160" s="5"/>
       <c r="D160" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E160" s="5">
-        <v>99</v>
+        <v>325</v>
       </c>
       <c r="F160" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="161" spans="1:6">
-      <c r="A161" s="6"/>
-      <c r="B161" s="6" t="s">
+      <c r="A161" s="5">
+        <v>0</v>
+      </c>
+      <c r="B161" t="s">
         <v>162</v>
       </c>
-      <c r="C161" s="6"/>
-[...5 lines deleted...]
-      <c r="A162" s="5"/>
+      <c r="C161" s="5"/>
+      <c r="D161" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E161" s="5">
+        <v>145</v>
+      </c>
+      <c r="F161" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162" s="5">
+        <v>3</v>
+      </c>
+      <c r="B162" t="s">
+        <v>163</v>
+      </c>
       <c r="C162" s="5"/>
-      <c r="D162" s="5"/>
-      <c r="E162" s="5"/>
+      <c r="D162" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E162" s="5">
+        <v>269</v>
+      </c>
+      <c r="F162" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="B163" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C163" s="5"/>
       <c r="D163" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E163" s="5">
-        <v>449</v>
+        <v>129</v>
       </c>
       <c r="F163" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="164" spans="1:6">
-      <c r="A164" s="5">
-[...6 lines deleted...]
-      <c r="D164" s="5" t="s">
+      <c r="A164" s="6"/>
+      <c r="B164" s="6" t="s">
         <v>165</v>
       </c>
-      <c r="E164" s="5">
-[...12 lines deleted...]
-      </c>
+      <c r="C164" s="6"/>
+      <c r="D164" s="6"/>
+      <c r="E164" s="6"/>
+      <c r="F164" s="6"/>
+    </row>
+    <row r="165" spans="1:6" customHeight="1" ht="10">
+      <c r="A165" s="5"/>
       <c r="C165" s="5"/>
-      <c r="D165" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D165" s="5"/>
+      <c r="E165" s="5"/>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
         <v>1</v>
       </c>
       <c r="B166" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C166" s="5"/>
       <c r="D166" s="5" t="s">
-        <v>10</v>
+        <v>167</v>
       </c>
       <c r="E166" s="5">
-        <v>349</v>
+        <v>30</v>
       </c>
       <c r="F166" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="B167" t="s">
         <v>168</v>
       </c>
       <c r="C167" s="5"/>
       <c r="D167" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E167" s="5">
-        <v>350</v>
+        <v>49</v>
       </c>
       <c r="F167" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B168" t="s">
         <v>169</v>
       </c>
       <c r="C168" s="5"/>
       <c r="D168" s="5" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="E168" s="5">
-        <v>305</v>
+        <v>49</v>
       </c>
       <c r="F168" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5">
         <v>0</v>
       </c>
       <c r="B169" t="s">
         <v>170</v>
       </c>
       <c r="C169" s="5"/>
       <c r="D169" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E169" s="5">
-        <v>225</v>
+        <v>449</v>
       </c>
       <c r="F169" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
         <v>0</v>
       </c>
       <c r="B170" t="s">
         <v>171</v>
       </c>
       <c r="C170" s="5"/>
       <c r="D170" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E170" s="5">
-        <v>105</v>
+        <v>225</v>
       </c>
       <c r="F170" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
         <v>0</v>
       </c>
       <c r="B171" t="s">
         <v>172</v>
       </c>
       <c r="C171" s="5"/>
       <c r="D171" s="5" t="s">
-        <v>165</v>
+        <v>151</v>
       </c>
       <c r="E171" s="5">
-        <v>125</v>
+        <v>305</v>
       </c>
       <c r="F171" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="172" spans="1:6">
-      <c r="A172" s="6"/>
-      <c r="B172" s="6" t="s">
+      <c r="A172" s="5">
+        <v>1</v>
+      </c>
+      <c r="B172" t="s">
         <v>173</v>
       </c>
-      <c r="C172" s="6"/>
-[...5 lines deleted...]
-      <c r="A173" s="5"/>
+      <c r="C172" s="5"/>
+      <c r="D172" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E172" s="5">
+        <v>349</v>
+      </c>
+      <c r="F172" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173" s="5">
+        <v>3</v>
+      </c>
+      <c r="B173" t="s">
+        <v>174</v>
+      </c>
       <c r="C173" s="5"/>
-      <c r="D173" s="5"/>
-      <c r="E173" s="5"/>
+      <c r="D173" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E173" s="5">
+        <v>350</v>
+      </c>
+      <c r="F173" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B174" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C174" s="5"/>
       <c r="D174" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E174" s="5">
-        <v>220</v>
+        <v>105</v>
       </c>
       <c r="F174" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="5">
         <v>1</v>
       </c>
       <c r="B175" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C175" s="5"/>
       <c r="D175" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E175" s="5">
-        <v>99</v>
+        <v>65</v>
       </c>
       <c r="F175" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B176" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C176" s="5"/>
       <c r="D176" s="5" t="s">
-        <v>10</v>
+        <v>167</v>
       </c>
       <c r="E176" s="5">
-        <v>19</v>
+        <v>125</v>
       </c>
       <c r="F176" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="177" spans="1:6">
-      <c r="A177" s="5">
-[...20 lines deleted...]
-      <c r="B178" t="s">
+      <c r="A177" s="6"/>
+      <c r="B177" s="6" t="s">
         <v>178</v>
       </c>
+      <c r="C177" s="6"/>
+      <c r="D177" s="6"/>
+      <c r="E177" s="6"/>
+      <c r="F177" s="6"/>
+    </row>
+    <row r="178" spans="1:6" customHeight="1" ht="10">
+      <c r="A178" s="5"/>
       <c r="C178" s="5"/>
-      <c r="D178" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D178" s="5"/>
+      <c r="E178" s="5"/>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B179" t="s">
         <v>179</v>
       </c>
       <c r="C179" s="5"/>
       <c r="D179" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E179" s="5">
-        <v>25</v>
+        <v>99</v>
       </c>
       <c r="F179" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B180" t="s">
         <v>180</v>
       </c>
       <c r="C180" s="5"/>
       <c r="D180" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E180" s="5">
         <v>25</v>
       </c>
       <c r="F180" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B181" t="s">
         <v>181</v>
       </c>
       <c r="C181" s="5"/>
       <c r="D181" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E181" s="5">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F181" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5">
         <v>0</v>
       </c>
       <c r="B182" t="s">
         <v>182</v>
       </c>
       <c r="C182" s="5"/>
       <c r="D182" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E182" s="5">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="F182" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B183" t="s">
         <v>183</v>
       </c>
       <c r="C183" s="5"/>
       <c r="D183" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E183" s="5">
-        <v>85</v>
+        <v>220</v>
       </c>
       <c r="F183" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B184" t="s">
         <v>184</v>
       </c>
       <c r="C184" s="5"/>
       <c r="D184" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E184" s="5">
-        <v>35</v>
+        <v>525</v>
       </c>
       <c r="F184" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5">
         <v>1</v>
       </c>
       <c r="B185" t="s">
         <v>185</v>
       </c>
       <c r="C185" s="5"/>
       <c r="D185" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E185" s="5">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="F185" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B186" t="s">
         <v>186</v>
       </c>
       <c r="C186" s="5"/>
       <c r="D186" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E186" s="5">
-        <v>2849</v>
+        <v>89</v>
       </c>
       <c r="F186" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B187" t="s">
         <v>187</v>
       </c>
       <c r="C187" s="5"/>
       <c r="D187" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E187" s="5">
         <v>25</v>
       </c>
       <c r="F187" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="B188" t="s">
         <v>188</v>
       </c>
       <c r="C188" s="5"/>
       <c r="D188" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E188" s="5">
-        <v>525</v>
+        <v>75</v>
       </c>
       <c r="F188" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="B189" t="s">
         <v>189</v>
       </c>
       <c r="C189" s="5"/>
       <c r="D189" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E189" s="5">
-        <v>89</v>
+        <v>49</v>
       </c>
       <c r="F189" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B190" t="s">
         <v>190</v>
       </c>
       <c r="C190" s="5"/>
       <c r="D190" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E190" s="5">
-        <v>49</v>
+        <v>115</v>
       </c>
       <c r="F190" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B191" t="s">
         <v>191</v>
       </c>
       <c r="C191" s="5"/>
       <c r="D191" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E191" s="5">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="F191" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="5">
         <v>1</v>
       </c>
       <c r="B192" t="s">
         <v>192</v>
       </c>
       <c r="C192" s="5"/>
       <c r="D192" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E192" s="5">
-        <v>375</v>
+        <v>89</v>
       </c>
       <c r="F192" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="5">
         <v>1</v>
       </c>
       <c r="B193" t="s">
         <v>193</v>
       </c>
       <c r="C193" s="5"/>
       <c r="D193" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E193" s="5">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F193" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="B194" t="s">
         <v>194</v>
       </c>
       <c r="C194" s="5"/>
       <c r="D194" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E194" s="5">
-        <v>125</v>
+        <v>375</v>
       </c>
       <c r="F194" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B195" t="s">
         <v>195</v>
       </c>
       <c r="C195" s="5"/>
       <c r="D195" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E195" s="5">
-        <v>99</v>
+        <v>30</v>
       </c>
       <c r="F195" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B196" t="s">
         <v>196</v>
       </c>
       <c r="C196" s="5"/>
       <c r="D196" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E196" s="5">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="F196" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B197" t="s">
         <v>197</v>
       </c>
       <c r="C197" s="5"/>
       <c r="D197" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E197" s="5">
-        <v>99</v>
+        <v>125</v>
       </c>
       <c r="F197" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B198" t="s">
         <v>198</v>
       </c>
       <c r="C198" s="5"/>
       <c r="D198" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E198" s="5">
-        <v>115</v>
+        <v>2849</v>
       </c>
       <c r="F198" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B199" t="s">
         <v>199</v>
       </c>
       <c r="C199" s="5"/>
       <c r="D199" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E199" s="5">
-        <v>279</v>
+        <v>39</v>
       </c>
       <c r="F199" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B200" t="s">
         <v>200</v>
       </c>
       <c r="C200" s="5"/>
       <c r="D200" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E200" s="5">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="F200" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B201" t="s">
         <v>201</v>
       </c>
       <c r="C201" s="5"/>
       <c r="D201" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E201" s="5">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="F201" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B202" t="s">
         <v>202</v>
       </c>
       <c r="C202" s="5"/>
       <c r="D202" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E202" s="5">
-        <v>55</v>
+        <v>279</v>
       </c>
       <c r="F202" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="5">
         <v>1</v>
       </c>
       <c r="B203" t="s">
         <v>203</v>
       </c>
       <c r="C203" s="5"/>
       <c r="D203" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E203" s="5">
-        <v>315</v>
+        <v>59</v>
       </c>
       <c r="F203" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="5">
         <v>11</v>
       </c>
       <c r="B204" t="s">
         <v>204</v>
       </c>
       <c r="C204" s="5"/>
       <c r="D204" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E204" s="5">
         <v>160</v>
       </c>
       <c r="F204" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="B205" t="s">
         <v>205</v>
       </c>
       <c r="C205" s="5"/>
       <c r="D205" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E205" s="5">
-        <v>25</v>
+        <v>109</v>
       </c>
       <c r="F205" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="206" spans="1:6">
-      <c r="A206" s="6"/>
-      <c r="B206" s="6" t="s">
+      <c r="A206" s="5">
+        <v>1</v>
+      </c>
+      <c r="B206" t="s">
         <v>206</v>
       </c>
-      <c r="C206" s="6"/>
-[...5 lines deleted...]
-      <c r="A207" s="5"/>
+      <c r="C206" s="5"/>
+      <c r="D206" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E206" s="5">
+        <v>315</v>
+      </c>
+      <c r="F206" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" s="5">
+        <v>0</v>
+      </c>
+      <c r="B207" t="s">
+        <v>207</v>
+      </c>
       <c r="C207" s="5"/>
-      <c r="D207" s="5"/>
-      <c r="E207" s="5"/>
+      <c r="D207" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E207" s="5">
+        <v>75</v>
+      </c>
+      <c r="F207" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="B208" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C208" s="5"/>
       <c r="D208" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E208" s="5">
-        <v>155</v>
+        <v>55</v>
       </c>
       <c r="F208" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B209" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C209" s="5"/>
       <c r="D209" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E209" s="5">
-        <v>135</v>
+        <v>25</v>
       </c>
       <c r="F209" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B210" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C210" s="5"/>
       <c r="D210" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E210" s="5">
         <v>25</v>
       </c>
       <c r="F210" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="211" spans="1:6">
-      <c r="A211" s="5">
-[...20 lines deleted...]
-      <c r="B212" t="s">
+      <c r="A211" s="6"/>
+      <c r="B211" s="6" t="s">
         <v>211</v>
       </c>
+      <c r="C211" s="6"/>
+      <c r="D211" s="6"/>
+      <c r="E211" s="6"/>
+      <c r="F211" s="6"/>
+    </row>
+    <row r="212" spans="1:6" customHeight="1" ht="10">
+      <c r="A212" s="5"/>
       <c r="C212" s="5"/>
-      <c r="D212" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D212" s="5"/>
+      <c r="E212" s="5"/>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="B213" t="s">
         <v>212</v>
       </c>
       <c r="C213" s="5"/>
       <c r="D213" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E213" s="5">
-        <v>75</v>
+        <v>135</v>
       </c>
       <c r="F213" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B214" t="s">
         <v>213</v>
       </c>
       <c r="C214" s="5"/>
       <c r="D214" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E214" s="5">
-        <v>595</v>
+        <v>155</v>
       </c>
       <c r="F214" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="B215" t="s">
         <v>214</v>
       </c>
       <c r="C215" s="5"/>
       <c r="D215" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E215" s="5">
-        <v>299</v>
+        <v>25</v>
       </c>
       <c r="F215" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="B216" t="s">
         <v>215</v>
       </c>
       <c r="C216" s="5"/>
       <c r="D216" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E216" s="5">
-        <v>325</v>
+        <v>115</v>
       </c>
       <c r="F216" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="5">
         <v>4</v>
       </c>
       <c r="B217" t="s">
         <v>216</v>
       </c>
       <c r="C217" s="5"/>
       <c r="D217" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E217" s="5">
-        <v>499</v>
+        <v>195</v>
       </c>
       <c r="F217" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B218" t="s">
         <v>217</v>
       </c>
       <c r="C218" s="5"/>
       <c r="D218" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E218" s="5">
-        <v>299</v>
+        <v>399</v>
       </c>
       <c r="F218" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B219" t="s">
         <v>218</v>
       </c>
       <c r="C219" s="5"/>
       <c r="D219" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E219" s="5">
-        <v>195</v>
+        <v>250</v>
       </c>
       <c r="F219" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="5">
         <v>3</v>
       </c>
       <c r="B220" t="s">
         <v>219</v>
       </c>
       <c r="C220" s="5"/>
       <c r="D220" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E220" s="5">
         <v>325</v>
       </c>
       <c r="F220" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="5">
@@ -5109,1113 +5124,1173 @@
         <v>220</v>
       </c>
       <c r="C221" s="5"/>
       <c r="D221" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E221" s="5">
         <v>249</v>
       </c>
       <c r="F221" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="5">
         <v>1</v>
       </c>
       <c r="B222" t="s">
         <v>221</v>
       </c>
       <c r="C222" s="5"/>
       <c r="D222" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E222" s="5">
-        <v>399</v>
+        <v>595</v>
       </c>
       <c r="F222" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B223" t="s">
         <v>222</v>
       </c>
       <c r="C223" s="5"/>
       <c r="D223" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E223" s="5">
-        <v>250</v>
+        <v>299</v>
       </c>
       <c r="F223" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="224" spans="1:6">
-      <c r="A224" s="6"/>
-      <c r="B224" s="6" t="s">
+      <c r="A224" s="5">
+        <v>6</v>
+      </c>
+      <c r="B224" t="s">
         <v>223</v>
       </c>
-      <c r="C224" s="6"/>
-[...5 lines deleted...]
-      <c r="A225" s="5"/>
+      <c r="C224" s="5"/>
+      <c r="D224" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E224" s="5">
+        <v>325</v>
+      </c>
+      <c r="F224" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6">
+      <c r="A225" s="5">
+        <v>4</v>
+      </c>
+      <c r="B225" t="s">
+        <v>224</v>
+      </c>
       <c r="C225" s="5"/>
-      <c r="D225" s="5"/>
-      <c r="E225" s="5"/>
+      <c r="D225" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E225" s="5">
+        <v>499</v>
+      </c>
+      <c r="F225" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B226" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C226" s="5"/>
       <c r="D226" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E226" s="5">
-        <v>99</v>
+        <v>299</v>
       </c>
       <c r="F226" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="5">
         <v>0</v>
       </c>
       <c r="B227" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C227" s="5"/>
       <c r="D227" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E227" s="5">
-        <v>145</v>
+        <v>65</v>
       </c>
       <c r="F227" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B228" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C228" s="5"/>
       <c r="D228" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E228" s="5">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="F228" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="229" spans="1:6">
-      <c r="A229" s="5">
-[...18 lines deleted...]
-      <c r="B230" s="6" t="s">
+      <c r="A229" s="6"/>
+      <c r="B229" s="6" t="s">
         <v>228</v>
       </c>
-      <c r="C230" s="6"/>
-[...5 lines deleted...]
-      <c r="A231" s="5"/>
+      <c r="C229" s="6"/>
+      <c r="D229" s="6"/>
+      <c r="E229" s="6"/>
+      <c r="F229" s="6"/>
+    </row>
+    <row r="230" spans="1:6" customHeight="1" ht="10">
+      <c r="A230" s="5"/>
+      <c r="C230" s="5"/>
+      <c r="D230" s="5"/>
+      <c r="E230" s="5"/>
+    </row>
+    <row r="231" spans="1:6">
+      <c r="A231" s="5">
+        <v>0</v>
+      </c>
+      <c r="B231" t="s">
+        <v>229</v>
+      </c>
       <c r="C231" s="5"/>
-      <c r="D231" s="5"/>
-      <c r="E231" s="5"/>
+      <c r="D231" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E231" s="5">
+        <v>99</v>
+      </c>
+      <c r="F231" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="5">
         <v>1</v>
       </c>
       <c r="B232" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C232" s="5"/>
       <c r="D232" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E232" s="5">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="F232" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="5">
         <v>1</v>
       </c>
       <c r="B233" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C233" s="5"/>
       <c r="D233" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E233" s="5">
-        <v>75</v>
+        <v>155</v>
       </c>
       <c r="F233" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="B234" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C234" s="5"/>
       <c r="D234" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E234" s="5">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="F234" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="235" spans="1:6">
-      <c r="A235" s="5">
-[...20 lines deleted...]
-      <c r="B236" t="s">
+      <c r="A235" s="6"/>
+      <c r="B235" s="6" t="s">
         <v>233</v>
       </c>
+      <c r="C235" s="6"/>
+      <c r="D235" s="6"/>
+      <c r="E235" s="6"/>
+      <c r="F235" s="6"/>
+    </row>
+    <row r="236" spans="1:6" customHeight="1" ht="10">
+      <c r="A236" s="5"/>
       <c r="C236" s="5"/>
-      <c r="D236" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D236" s="5"/>
+      <c r="E236" s="5"/>
     </row>
     <row r="237" spans="1:6">
-      <c r="A237" s="6"/>
-      <c r="B237" s="6" t="s">
+      <c r="A237" s="5">
+        <v>1</v>
+      </c>
+      <c r="B237" t="s">
         <v>234</v>
       </c>
-      <c r="C237" s="6"/>
-[...5 lines deleted...]
-      <c r="A238" s="5"/>
+      <c r="C237" s="5"/>
+      <c r="D237" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E237" s="5">
+        <v>49</v>
+      </c>
+      <c r="F237" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6">
+      <c r="A238" s="5">
+        <v>1</v>
+      </c>
+      <c r="B238" t="s">
+        <v>235</v>
+      </c>
       <c r="C238" s="5"/>
-      <c r="D238" s="5"/>
-      <c r="E238" s="5"/>
+      <c r="D238" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E238" s="5">
+        <v>75</v>
+      </c>
+      <c r="F238" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B239" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C239" s="5"/>
       <c r="D239" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E239" s="5">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="F239" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="240" spans="1:6">
-      <c r="A240" s="6"/>
-[...9 lines deleted...]
-      <c r="A241" s="5"/>
+      <c r="A240" s="5">
+        <v>4</v>
+      </c>
+      <c r="B240" t="s">
+        <v>237</v>
+      </c>
+      <c r="C240" s="5"/>
+      <c r="D240" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E240" s="5">
+        <v>125</v>
+      </c>
+      <c r="F240" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6">
+      <c r="A241" s="5">
+        <v>3</v>
+      </c>
+      <c r="B241" t="s">
+        <v>238</v>
+      </c>
       <c r="C241" s="5"/>
-      <c r="D241" s="5"/>
-      <c r="E241" s="5"/>
+      <c r="D241" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E241" s="5">
+        <v>165</v>
+      </c>
+      <c r="F241" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="242" spans="1:6">
-      <c r="A242" s="5">
-[...22 lines deleted...]
-      </c>
+      <c r="A242" s="6"/>
+      <c r="B242" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="C242" s="6"/>
+      <c r="D242" s="6"/>
+      <c r="E242" s="6"/>
+      <c r="F242" s="6"/>
+    </row>
+    <row r="243" spans="1:6" customHeight="1" ht="10">
+      <c r="A243" s="5"/>
       <c r="C243" s="5"/>
-      <c r="D243" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D243" s="5"/>
+      <c r="E243" s="5"/>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B244" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C244" s="5"/>
       <c r="D244" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E244" s="5">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="F244" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="6"/>
       <c r="B245" s="6" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C245" s="6"/>
       <c r="D245" s="6"/>
       <c r="E245" s="6"/>
       <c r="F245" s="6"/>
     </row>
     <row r="246" spans="1:6" customHeight="1" ht="10">
       <c r="A246" s="5"/>
       <c r="C246" s="5"/>
       <c r="D246" s="5"/>
       <c r="E246" s="5"/>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="5">
         <v>4</v>
       </c>
       <c r="B247" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C247" s="5"/>
       <c r="D247" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E247" s="5">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="F247" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="5">
         <v>1</v>
       </c>
       <c r="B248" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C248" s="5"/>
       <c r="D248" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E248" s="5">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="F248" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B249" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C249" s="5"/>
       <c r="D249" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E249" s="5">
         <v>55</v>
       </c>
       <c r="F249" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="250" spans="1:6">
-      <c r="A250" s="5">
-[...20 lines deleted...]
-      <c r="B251" t="s">
+      <c r="A250" s="6"/>
+      <c r="B250" s="6" t="s">
         <v>245</v>
       </c>
+      <c r="C250" s="6"/>
+      <c r="D250" s="6"/>
+      <c r="E250" s="6"/>
+      <c r="F250" s="6"/>
+    </row>
+    <row r="251" spans="1:6" customHeight="1" ht="10">
+      <c r="A251" s="5"/>
       <c r="C251" s="5"/>
-      <c r="D251" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D251" s="5"/>
+      <c r="E251" s="5"/>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="5">
         <v>1</v>
       </c>
       <c r="B252" t="s">
         <v>246</v>
       </c>
       <c r="C252" s="5"/>
       <c r="D252" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E252" s="5">
-        <v>139</v>
+        <v>10</v>
       </c>
       <c r="F252" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B253" t="s">
         <v>247</v>
       </c>
       <c r="C253" s="5"/>
       <c r="D253" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E253" s="5">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="F253" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B254" t="s">
         <v>248</v>
       </c>
       <c r="C254" s="5"/>
       <c r="D254" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E254" s="5">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="F254" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B255" t="s">
         <v>249</v>
       </c>
       <c r="C255" s="5"/>
       <c r="D255" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E255" s="5">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F255" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B256" t="s">
         <v>250</v>
       </c>
       <c r="C256" s="5"/>
       <c r="D256" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E256" s="5">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="F256" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B257" t="s">
         <v>251</v>
       </c>
       <c r="C257" s="5"/>
       <c r="D257" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E257" s="5">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="F257" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B258" t="s">
         <v>252</v>
       </c>
       <c r="C258" s="5"/>
       <c r="D258" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E258" s="5">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="F258" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="259" spans="1:6">
-      <c r="A259" s="6"/>
-      <c r="B259" s="6" t="s">
+      <c r="A259" s="5">
+        <v>0</v>
+      </c>
+      <c r="B259" t="s">
         <v>253</v>
       </c>
-      <c r="C259" s="6"/>
-[...5 lines deleted...]
-      <c r="A260" s="5"/>
+      <c r="C259" s="5"/>
+      <c r="D259" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E259" s="5">
+        <v>69</v>
+      </c>
+      <c r="F259" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6">
+      <c r="A260" s="5">
+        <v>1</v>
+      </c>
+      <c r="B260" t="s">
+        <v>254</v>
+      </c>
       <c r="C260" s="5"/>
-      <c r="D260" s="5"/>
-      <c r="E260" s="5"/>
+      <c r="D260" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E260" s="5">
+        <v>139</v>
+      </c>
+      <c r="F260" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="5">
         <v>1</v>
       </c>
       <c r="B261" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C261" s="5"/>
       <c r="D261" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E261" s="5">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="F261" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="262" spans="1:6">
-      <c r="A262" s="6"/>
-[...9 lines deleted...]
-      <c r="A263" s="5"/>
+      <c r="A262" s="5">
+        <v>3</v>
+      </c>
+      <c r="B262" t="s">
+        <v>256</v>
+      </c>
+      <c r="C262" s="5"/>
+      <c r="D262" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E262" s="5">
+        <v>65</v>
+      </c>
+      <c r="F262" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6">
+      <c r="A263" s="5">
+        <v>1</v>
+      </c>
+      <c r="B263" t="s">
+        <v>257</v>
+      </c>
       <c r="C263" s="5"/>
-      <c r="D263" s="5"/>
-      <c r="E263" s="5"/>
+      <c r="D263" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E263" s="5">
+        <v>25</v>
+      </c>
+      <c r="F263" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="264" spans="1:6">
-      <c r="A264" s="5">
-[...22 lines deleted...]
-      </c>
+      <c r="A264" s="6"/>
+      <c r="B264" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="C264" s="6"/>
+      <c r="D264" s="6"/>
+      <c r="E264" s="6"/>
+      <c r="F264" s="6"/>
+    </row>
+    <row r="265" spans="1:6" customHeight="1" ht="10">
+      <c r="A265" s="5"/>
       <c r="C265" s="5"/>
-      <c r="D265" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D265" s="5"/>
+      <c r="E265" s="5"/>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="5">
         <v>1</v>
       </c>
       <c r="B266" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C266" s="5"/>
       <c r="D266" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E266" s="5">
-        <v>450</v>
+        <v>75</v>
       </c>
       <c r="F266" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="6"/>
       <c r="B267" s="6" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C267" s="6"/>
       <c r="D267" s="6"/>
       <c r="E267" s="6"/>
       <c r="F267" s="6"/>
     </row>
     <row r="268" spans="1:6" customHeight="1" ht="10">
       <c r="A268" s="5"/>
       <c r="C268" s="5"/>
       <c r="D268" s="5"/>
       <c r="E268" s="5"/>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="5">
         <v>1</v>
       </c>
       <c r="B269" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C269" s="5"/>
       <c r="D269" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E269" s="5">
+        <v>19</v>
+      </c>
+      <c r="F269" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6">
+      <c r="A270" s="5">
+        <v>0</v>
+      </c>
+      <c r="B270" t="s">
+        <v>262</v>
+      </c>
+      <c r="C270" s="5"/>
+      <c r="D270" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E270" s="5">
+        <v>50</v>
+      </c>
+      <c r="F270" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6">
+      <c r="A271" s="5">
+        <v>1</v>
+      </c>
+      <c r="B271" t="s">
+        <v>263</v>
+      </c>
+      <c r="C271" s="5"/>
+      <c r="D271" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E271" s="5">
+        <v>450</v>
+      </c>
+      <c r="F271" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6">
+      <c r="A272" s="6"/>
+      <c r="B272" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="C272" s="6"/>
+      <c r="D272" s="6"/>
+      <c r="E272" s="6"/>
+      <c r="F272" s="6"/>
+    </row>
+    <row r="273" spans="1:6" customHeight="1" ht="10">
+      <c r="A273" s="5"/>
+      <c r="C273" s="5"/>
+      <c r="D273" s="5"/>
+      <c r="E273" s="5"/>
+    </row>
+    <row r="274" spans="1:6">
+      <c r="A274" s="5">
+        <v>1</v>
+      </c>
+      <c r="B274" t="s">
+        <v>265</v>
+      </c>
+      <c r="C274" s="5"/>
+      <c r="D274" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E274" s="5">
         <v>39</v>
       </c>
-      <c r="F269" t="s">
-[...20 lines deleted...]
-      <c r="A272" s="5">
+      <c r="F274" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6">
+      <c r="A275" s="6"/>
+      <c r="B275" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C275" s="6"/>
+      <c r="D275" s="6"/>
+      <c r="E275" s="6"/>
+      <c r="F275" s="6"/>
+    </row>
+    <row r="276" spans="1:6" customHeight="1" ht="10">
+      <c r="A276" s="5"/>
+      <c r="C276" s="5"/>
+      <c r="D276" s="5"/>
+      <c r="E276" s="5"/>
+    </row>
+    <row r="277" spans="1:6">
+      <c r="A277" s="5">
         <v>1</v>
       </c>
-      <c r="B272" t="s">
-[...6 lines deleted...]
-      <c r="E272" s="5">
+      <c r="B277" t="s">
+        <v>267</v>
+      </c>
+      <c r="C277" s="5"/>
+      <c r="D277" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E277" s="5">
         <v>595</v>
       </c>
-      <c r="F272" t="s">
-[...20 lines deleted...]
-      <c r="A275" s="5">
+      <c r="F277" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6">
+      <c r="A278" s="6"/>
+      <c r="B278" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="C278" s="6"/>
+      <c r="D278" s="6"/>
+      <c r="E278" s="6"/>
+      <c r="F278" s="6"/>
+    </row>
+    <row r="279" spans="1:6" customHeight="1" ht="10">
+      <c r="A279" s="5"/>
+      <c r="C279" s="5"/>
+      <c r="D279" s="5"/>
+      <c r="E279" s="5"/>
+    </row>
+    <row r="280" spans="1:6">
+      <c r="A280" s="5">
         <v>0</v>
       </c>
-      <c r="B275" t="s">
-[...6 lines deleted...]
-      <c r="E275" s="5">
+      <c r="B280" t="s">
+        <v>269</v>
+      </c>
+      <c r="C280" s="5"/>
+      <c r="D280" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E280" s="5">
         <v>45</v>
       </c>
-      <c r="F275" t="s">
-[...4 lines deleted...]
-      <c r="A276" s="5">
+      <c r="F280" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6">
+      <c r="A281" s="5">
+        <v>0</v>
+      </c>
+      <c r="B281" t="s">
+        <v>270</v>
+      </c>
+      <c r="C281" s="5"/>
+      <c r="D281" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E281" s="5">
+        <v>55</v>
+      </c>
+      <c r="F281" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6">
+      <c r="A282" s="6"/>
+      <c r="B282" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="C282" s="6"/>
+      <c r="D282" s="6"/>
+      <c r="E282" s="6"/>
+      <c r="F282" s="6"/>
+    </row>
+    <row r="283" spans="1:6" customHeight="1" ht="10">
+      <c r="A283" s="5"/>
+      <c r="C283" s="5"/>
+      <c r="D283" s="5"/>
+      <c r="E283" s="5"/>
+    </row>
+    <row r="284" spans="1:6">
+      <c r="A284" s="5">
         <v>1</v>
       </c>
-      <c r="B276" t="s">
-[...30 lines deleted...]
-      <c r="A279" s="5">
+      <c r="B284" t="s">
+        <v>272</v>
+      </c>
+      <c r="C284" s="5"/>
+      <c r="D284" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E284" s="5">
+        <v>35</v>
+      </c>
+      <c r="F284" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6">
+      <c r="A285" s="6"/>
+      <c r="B285" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="C285" s="6"/>
+      <c r="D285" s="6"/>
+      <c r="E285" s="6"/>
+      <c r="F285" s="6"/>
+    </row>
+    <row r="286" spans="1:6" customHeight="1" ht="10">
+      <c r="A286" s="5"/>
+      <c r="C286" s="5"/>
+      <c r="D286" s="5"/>
+      <c r="E286" s="5"/>
+    </row>
+    <row r="287" spans="1:6">
+      <c r="A287" s="5">
         <v>1</v>
       </c>
-      <c r="B279" t="s">
-[...6 lines deleted...]
-      <c r="E279" s="5">
+      <c r="B287" t="s">
+        <v>274</v>
+      </c>
+      <c r="C287" s="5"/>
+      <c r="D287" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E287" s="5">
+        <v>69</v>
+      </c>
+      <c r="F287" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6">
+      <c r="A288" s="6"/>
+      <c r="B288" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="C288" s="6"/>
+      <c r="D288" s="6"/>
+      <c r="E288" s="6"/>
+      <c r="F288" s="6"/>
+    </row>
+    <row r="289" spans="1:6" customHeight="1" ht="10">
+      <c r="A289" s="5"/>
+      <c r="C289" s="5"/>
+      <c r="D289" s="5"/>
+      <c r="E289" s="5"/>
+    </row>
+    <row r="290" spans="1:6">
+      <c r="A290" s="5">
+        <v>4</v>
+      </c>
+      <c r="B290" t="s">
+        <v>276</v>
+      </c>
+      <c r="C290" s="5"/>
+      <c r="D290" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E290" s="5">
         <v>35</v>
       </c>
-      <c r="F279" t="s">
-[...20 lines deleted...]
-      <c r="A282" s="5">
+      <c r="F290" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6">
+      <c r="A291" s="6"/>
+      <c r="B291" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="C291" s="6"/>
+      <c r="D291" s="6"/>
+      <c r="E291" s="6"/>
+      <c r="F291" s="6"/>
+    </row>
+    <row r="292" spans="1:6" customHeight="1" ht="10">
+      <c r="A292" s="5"/>
+      <c r="C292" s="5"/>
+      <c r="D292" s="5"/>
+      <c r="E292" s="5"/>
+    </row>
+    <row r="293" spans="1:6">
+      <c r="A293" s="5">
+        <v>2</v>
+      </c>
+      <c r="B293" t="s">
+        <v>278</v>
+      </c>
+      <c r="C293" s="5"/>
+      <c r="D293" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E293" s="5">
+        <v>45</v>
+      </c>
+      <c r="F293" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6">
+      <c r="A294" s="6"/>
+      <c r="B294" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="C294" s="6"/>
+      <c r="D294" s="6"/>
+      <c r="E294" s="6"/>
+      <c r="F294" s="6"/>
+    </row>
+    <row r="295" spans="1:6" customHeight="1" ht="10">
+      <c r="A295" s="5"/>
+      <c r="C295" s="5"/>
+      <c r="D295" s="5"/>
+      <c r="E295" s="5"/>
+    </row>
+    <row r="296" spans="1:6">
+      <c r="A296" s="5">
+        <v>2</v>
+      </c>
+      <c r="B296" t="s">
+        <v>280</v>
+      </c>
+      <c r="C296" s="5"/>
+      <c r="D296" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E296" s="5">
+        <v>125</v>
+      </c>
+      <c r="F296" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6">
+      <c r="A297" s="6"/>
+      <c r="B297" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="C297" s="6"/>
+      <c r="D297" s="6"/>
+      <c r="E297" s="6"/>
+      <c r="F297" s="6"/>
+    </row>
+    <row r="298" spans="1:6" customHeight="1" ht="10">
+      <c r="A298" s="5"/>
+      <c r="C298" s="5"/>
+      <c r="D298" s="5"/>
+      <c r="E298" s="5"/>
+    </row>
+    <row r="299" spans="1:6">
+      <c r="A299" s="5">
         <v>1</v>
       </c>
-      <c r="B282" t="s">
-[...202 lines deleted...]
-      <c r="A299" s="5"/>
+      <c r="B299" t="s">
+        <v>282</v>
+      </c>
       <c r="C299" s="5"/>
-      <c r="D299" s="5"/>
-      <c r="E299" s="5"/>
+      <c r="D299" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E299" s="5">
+        <v>10</v>
+      </c>
+      <c r="F299" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="300" spans="1:6">
-      <c r="A300" s="5"/>
-[...4 lines deleted...]
-    <row r="301" spans="1:6">
+      <c r="A300" s="6"/>
+      <c r="B300" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="C300" s="6"/>
+      <c r="D300" s="6"/>
+      <c r="E300" s="6"/>
+      <c r="F300" s="6"/>
+    </row>
+    <row r="301" spans="1:6" customHeight="1" ht="10">
       <c r="A301" s="5"/>
       <c r="C301" s="5"/>
       <c r="D301" s="5"/>
       <c r="E301" s="5"/>
     </row>
     <row r="302" spans="1:6">
-      <c r="A302" s="5"/>
+      <c r="A302" s="5">
+        <v>2</v>
+      </c>
+      <c r="B302" t="s">
+        <v>284</v>
+      </c>
       <c r="C302" s="5"/>
-      <c r="D302" s="5"/>
-      <c r="E302" s="5"/>
+      <c r="D302" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E302" s="5">
+        <v>139</v>
+      </c>
+      <c r="F302" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="303" spans="1:6">
-      <c r="A303" s="5"/>
+      <c r="A303" s="5">
+        <v>10</v>
+      </c>
+      <c r="B303" t="s">
+        <v>285</v>
+      </c>
       <c r="C303" s="5"/>
-      <c r="D303" s="5"/>
-      <c r="E303" s="5"/>
+      <c r="D303" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E303" s="5">
+        <v>169</v>
+      </c>
+      <c r="F303" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="5"/>
       <c r="C304" s="5"/>
       <c r="D304" s="5"/>
       <c r="E304" s="5"/>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="5"/>
       <c r="C305" s="5"/>
       <c r="D305" s="5"/>
       <c r="E305" s="5"/>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="5"/>
       <c r="C306" s="5"/>
       <c r="D306" s="5"/>
       <c r="E306" s="5"/>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="5"/>
       <c r="C307" s="5"/>
       <c r="D307" s="5"/>
       <c r="E307" s="5"/>
     </row>
@@ -10398,106 +10473,106 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F1000"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A5" sqref="A5:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="96" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" customWidth="true" style="0"/>
     <col min="4" max="4" width="16" customWidth="true" style="0"/>
     <col min="5" max="5" width="16" customWidth="true" style="0"/>
     <col min="6" max="6" width="32" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="10">
       <c r="A4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="6"/>
       <c r="B5" s="6" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="10">
       <c r="A6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="5">
         <v>950</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
     </row>
     <row r="10" spans="1:6">
@@ -16467,94 +16542,94 @@
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F1000"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3:E1000"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="96" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" customWidth="true" style="0"/>
     <col min="4" max="4" width="16" customWidth="true" style="0"/>
     <col min="5" max="5" width="16" customWidth="true" style="0"/>
     <col min="6" max="6" width="32" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="10">
       <c r="A4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E5" s="5">
         <v>59</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
@@ -22546,32 +22621,32 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Wines</vt:lpstr>
       <vt:lpstr>Spirits</vt:lpstr>
       <vt:lpstr>Olive Oil</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Camaleo, LLC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Petrullo Wine Company Inventory - March 18, 2026</dc:title>
-[...1 lines deleted...]
-  <dc:subject>Petrullo Wine Company Inventory - March 18, 2026</dc:subject>
+  <dc:title>Petrullo Wine Company Inventory - April 24, 2026</dc:title>
+  <dc:description>Petrullo Wine Company Inventory - April 24, 2026</dc:description>
+  <dc:subject>Petrullo Wine Company Inventory - April 24, 2026</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>